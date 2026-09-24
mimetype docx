--- v0 (2026-05-02)
+++ v1 (2026-09-24)
@@ -1,8741 +1,2787 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="04F0CC7D" w14:textId="196DAAA1" w:rsidR="009B2813" w:rsidRDefault="008444F5" w:rsidP="008444F5">
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="5824BE76" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
         </w:rPr>
+        <w:t>SPIRITUAL, MORAL, SOCIAL AND CULTURAL DEVELOPMENT POLICY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AB9959" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:bidi="ar-SA"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                 </w:t>
-[...239 lines deleted...]
-        <w:ind w:left="103"/>
+        <w:t>September 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1626B510" w14:textId="423E03D7" w:rsidR="004364E5" w:rsidRPr="00A15B1A" w:rsidRDefault="00A00F2B">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="37"/>
+          <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00A15B1A">
         <w:rPr>
-          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:b/>
+          <w:i/>
+          <w:sz w:val="37"/>
+          <w:szCs w:val="38"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00851B9F">
+        <w:t xml:space="preserve">The Saints </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15B1A" w:rsidRPr="00A15B1A">
         <w:rPr>
-          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:b/>
+          <w:i/>
+          <w:sz w:val="37"/>
+          <w:szCs w:val="38"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spiritual, Moral, Social and Cultural Development Policy </w:t>
-[...294 lines deleted...]
-    <w:p w14:paraId="3A1B27D9" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+        <w:t xml:space="preserve">Academies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FCF676" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...765 lines deleted...]
-    <w:p w14:paraId="3D03ABA8" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+      </w:pPr>
+      <w:r>
+        <w:t>1. Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3487E9EE" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t xml:space="preserve">As Church of England schools, we seek to develop an ethos in which the spiritual, moral, social and cultural </w:t>
+      </w:r>
+      <w:r>
+        <w:t>development of all members of our communities is supported. The manner and style of relationships in school are part of this response, and we seek always to practise what we preach. SMSC education helps pupils develop the personal qualities valued in a flo</w:t>
+      </w:r>
+      <w:r>
+        <w:t>urishing, democratic and inclusive society, including thoughtfulness, honesty, respect for difference, moral awareness, independence, self-respect, compassion and responsibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2619DD" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>SMSC is not a single subject. It is developed through the curriculum, collect</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ive worship, relationships, behaviour, pastoral provision, pupil leadership, enrichment, community engagement and the wider life of the school. It is closely linked to our Christian vision, core values, aims and philosophy. The school recognises that spiri</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tual development is broader than religious development and that pupils should have opportunities to reflect on meaning, purpose, values, beauty, relationships and the wider world.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BB1B4A" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>This policy should be read alongside the school's policies and curriculum do</w:t>
+      </w:r>
+      <w:r>
+        <w:t>cuments for safeguarding, behaviour, equality, religious education, collective worship, Relationships Education/RSHE, personal development, online safety, Prevent and educational visits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A129DDB" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...37 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Aims</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773EA855" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>We aim to enable every pupil to flourish as a confident, comp</w:t>
+      </w:r>
+      <w:r>
+        <w:t>assionate, reflective and responsible member of the school, local and wider community. Pupils will be supported to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CCB38C" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>take responsibility for themselves and understand the responsibilities that come with membership of a community;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D10E6A2" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>develop confidence, resilie</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nce, independence and a positive sense of self-worth;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6CE0D2" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>distinguish between right and wrong and understand the consequences of choices and actions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F99774" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>articulate and reflect upon their own beliefs, values and attitudes while listening respectfully to others;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D341BB3" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:t>derstand and respect the beliefs, values, identities and ways of life of others, responding appropriately to prejudice, discrimination and injustice;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631784B5" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>develop curiosity, imagination, creativity and a sense of awe and wonder;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184AF610" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>and willingness to reflect on their</w:t>
-[...1010 lines deleted...]
-        </w:rPr>
+        <w:t>develop an appreciation of diver</w:t>
+      </w:r>
+      <w:r>
+        <w:t>sity, including differences relating to protected characteristics, religion or belief, culture and background;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECE8348" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>understand and appreciate the range of cultures represented within the school, local community, nation and wider world;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238F0EDD" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>develop caring, considera</w:t>
+      </w:r>
+      <w:r>
+        <w:t>te, compassionate and respectful relationships;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423A067B" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>work collaboratively and independently and resolve disagreements constructively;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4717807D" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>participate positively in artistic, musical, sporting, scientific, technological and cultural opportunities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA91326" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>reflect on learnin</w:t>
+      </w:r>
+      <w:r>
+        <w:t>g and experience, recognise strengths and areas for development, and respond positively to challenge;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50508D8B" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>understand opportunities and challenges as they move through school and towards their next stage of education and training;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D52E756" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>participate positively in demo</w:t>
+      </w:r>
+      <w:r>
+        <w:t>cratic life and develop the knowledge, skills and attitudes needed to contribute to modern Britain; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30819FEA" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>develop the confidence and critical thinking needed to make safe, informed and responsible choices, including in digital environments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E0AD65" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Shared respons</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0168F049" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>All staff, including teachers, teaching assistants, pastoral staff, office staff, lunchtime staff and leaders, contribute to SMSC. Pupils should experience SMSC not only through planned teaching but through the way adults model respect, fairness, f</w:t>
+      </w:r>
+      <w:r>
+        <w:t>orgiveness, responsibility, compassion and service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D6C5E9" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>Leaders ensure that SMSC is reflected across the curriculum and wider school life. The Executive Headteacher, relevant curriculum leaders and Foundation Governors/LAC Members have overall responsibility f</w:t>
+      </w:r>
+      <w:r>
+        <w:t>or oversight, monitoring and evaluation, within the school's wider governance arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177347A0" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Spiritual development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8F8B25" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t xml:space="preserve">Spiritual development concerns what it means to flourish as a human being. It includes the development of beliefs and values, a sense of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>meaning and purpose, self-understanding, reflection, imagination, creativity, awe and wonder, and the ability to engage thoughtfully with questions that may not have simple answers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D9ED9B" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>As Church of England schools, we seek to support pupils in developing thei</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">r spiritual lives through encounter with the Christian faith, prayer, Scripture, worship, service and reflection. At the same time, pupils are encouraged to understand and respect the beliefs and non-religious perspectives of others. We recognise that the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>spiritual is broader than the religious.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687D4FB0" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>personal and community prayer and opportunities for stillness and reflection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6700DC" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a sense of God's presence throughout school life and opportunities to encounter the Christian story and Scripture;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C98BD4E" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Collective worship provides the opportunity for spiritual development. By considering areas affecting the communal life of the school, such as how we treat others in the playground, or how we can respond to a charity appeal, the pupils develop an understanding of their identity as part of a community. They begin to gain a sense of the community spirit of the school. Collective worship provides the opportunity to enable children to explore and reflect on beliefs, values, and qualities of character and relationships.</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="30FE541C" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+        <w:t>collective worship tha</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t invites reflection on beliefs, values, character, relationships and the needs of the community;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA33AD2" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>opportunities to express personal views and insights and to search for truth together;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031449D5" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing self-knowledge, self-worth, self-respect and an understandin</w:t>
+      </w:r>
+      <w:r>
+        <w:t>g of strengths and limitations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C61250E" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>exploring fundamental questions about meaning, purpose, relationships, humanity and the world;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D75829" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing imagination and creativity and experiencing awe, wonder, beauty and curiosity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615E1813" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>reflecting on the lives, beliefs and va</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lues of others through RE, history, geography, literature and other subjects; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CE826A" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>creating a trusting classroom ethos in which pupils feel secure to ask questions, share ideas and listen respectfully to others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6E23D5" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>Teachers use discussion, questioning, reflect</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ion, creative activity, collaboration and sustained investigation to develop pupils' spiritual awareness. Opportunities arising from school life, current events and pupils' experiences may also provide appropriate moments for reflection, provided that thes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e are age-appropriate and handled sensitively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6157A8" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="1"/>
-[...415 lines deleted...]
-    <w:p w14:paraId="508979EB" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+      </w:pPr>
+      <w:r>
+        <w:t>5. Moral development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476C8120" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>Moral development is the ability to recognise and reason about right and wrong, understand consequences, make responsible choices and develop a principled approach to relationships and con</w:t>
+      </w:r>
+      <w:r>
+        <w:t>duct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A29233" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>Our Christian understanding of morality is rooted in love of God and love of neighbour. We seek to model and teach forgiveness, reconciliation, justice, compassion, honesty, responsibility and respect. Pupils are encouraged to understand that choices</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> have consequences and that people should be treated with dignity even when behaviour needs to be challenged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCF85BE" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>exploring moral and ethical questions through the curriculum, literature, RE, history, science and current affairs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574AB458" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>understanding rules and why th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ey exist, including the importance of fairness and the rule of law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F58A94" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing empathy and considering the impact of choices on others;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D23E36" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>learning to challenge prejudice, discrimination, bullying and harmful behaviour;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A96D6B" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">developing the confidence to make safe </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and responsible choices;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D76681" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>reflecting on mistakes, taking responsibility and understanding forgiveness and restoration;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39844B64" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>considering environmental, scientific, technological and social responsibilities; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234CFDB7" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">developing critical thinking so that pupils can </w:t>
+      </w:r>
+      <w:r>
+        <w:t>question information, recognise manipulation and avoid harmful or extremist narratives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAE2CC5" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="1"/>
-[...275 lines deleted...]
-    <w:p w14:paraId="4D8C8305" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+      </w:pPr>
+      <w:r>
+        <w:t>6. Social development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F872DC" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>Social development is the development of the knowledge, skills and attitudes needed to form healthy relationships, cooperate with others and parti</w:t>
+      </w:r>
+      <w:r>
+        <w:t>cipate responsibly in communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5B2DFA" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>learning about the rights, responsibilities, opportunities and constraints associated with membership of groups and communities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFF914F" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">developing a secure sense of identity while taking account of the feelings and perspectives </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of others;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70765418" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>working cooperatively in pairs and groups and learning to resolve conflict respectfully;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0685191B" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>participating in school activities, pupil leadership and community projects;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B20C201" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">developing respectful relationships with people from different </w:t>
+      </w:r>
+      <w:r>
+        <w:t>religious, ethnic, cultural and socioeconomic backgrounds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BF65BE" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>learning about healthy relationships, boundaries, kindness, respect and seeking help through the school's Relationships Education/RSHE provision;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AF31DF" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing responsible citizenship and understandin</w:t>
+      </w:r>
+      <w:r>
+        <w:t>g how individuals can contribute to their communities; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6318F7A0" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing safe and respectful behaviour online as well as offline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE09721" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...59 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>7. Cultural development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7612BD4E" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>Cultural development involves understanding and appreciating the beliefs, values, customs, achievements a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nd creative expression that have shaped different communities and societies. Pupils should understand that cultures develop and change and that people may have multiple identities and cultural influences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F53DE4" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">learning about the values, customs and heritage of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>our own local and national culture;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265424AD" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>learning about the cultures, faiths, traditions and perspectives of others;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050FDA51" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>understanding how historical events have shaped communities and societies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C370441" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>recognising and valuing pupils' cultural achievements and experiences</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> outside school;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AB1F9B" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>engaging with literature, art, music, drama, dance, sport, science, mathematics, technology and other forms of cultural achievement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E87006" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>exploring the contribution of people from a wide range of backgrounds to British and global society; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301E739E" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>eveloping respect for diversity and rejecting prejudice, stereotyping and discrimination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B463B48" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. Fundamental British Values and democratic participation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705D0C8C" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>The school actively promotes the fundamental British values of democracy, the rule of law, individual liber</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ty, and mutual respect and tolerance of those with different faiths and beliefs. This is undertaken in a way that is consistent with the school's Christian character and with its legal duties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB75D6E" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Democracy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6188277D" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>pupil voice, school council and pupil leadership;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5FE125" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r>
+        <w:t>erstanding how decisions are made in school and in wider society;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4D1025" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>opportunities to express views, listen to others and participate in discussion;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13715521" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>age-appropriate learning about elections, representation and democratic institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDB85DC" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Cultures grow and change; features of the past influence and present and will shape its future form. Pupils at </w:t>
-[...558 lines deleted...]
-    <w:p w14:paraId="7DFFA6F4" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+        <w:t>The rule of law</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AB55EF" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>understa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nding why laws, rules and boundaries are necessary;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0CAC54" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>exploring rights, responsibilities and consequences;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3C120C" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>recognising that everyone is subject to the law and that laws are intended to protect people and communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8D0FD5" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Individual liberty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A51E11" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">developing confidence </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to make informed and responsible choices;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147F5B27" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>understanding rights and responsibilities and the limits that protect others;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D8AD13" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing resilience and the ability to seek help when choices or circumstances place pupils at risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37749DCD" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mutual respect and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tolerance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD68A88" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>learning about different faiths, beliefs, cultures and perspectives;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348D3AB4" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>challenging prejudice, discrimination and stereotypes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2911E72E" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing respectful dialogue and the ability to disagree without hostility;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDE96BF" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>valuing difference while recognising the sha</w:t>
+      </w:r>
+      <w:r>
+        <w:t>red dignity and worth of every person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C49D85B" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...91 lines deleted...]
-    <w:p w14:paraId="1C86C516" w14:textId="77777777" w:rsidR="00310002" w:rsidRDefault="001E477E" w:rsidP="00310002">
+      </w:pPr>
+      <w:r>
+        <w:t>9. Equality, diversity and protected characteristics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FDF307" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>The school is committed to equality, inclusion and the dignity of every pupil and adult. SMSC contributes to the school's duties under the Equality Act 2010 and sup</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ports pupils to understand and respect people who are different from themselves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54611075" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>Age-appropriate teaching and the wider life of the school will help pupils develop understanding of the protected characteristics: age, disability, gender reassignment, marria</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ge and civil partnership, pregnancy and maternity, race, religion or belief, sex, and sexual orientation. The school will ensure that teaching is appropriate to pupils' age and stage and consistent with its legal duties and Christian character.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC14C32" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t xml:space="preserve">Pupils are </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">encouraged to recognise and challenge prejudice, bullying and discrimination and to understand that difference should not be a reason for exclusion or disrespect. Any concerns about discriminatory behaviour are addressed through the school's safeguarding, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behaviour and equality procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5494DF06" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="1"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="7943AF7C" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+      </w:pPr>
+      <w:r>
+        <w:t>10. Safeguarding, online safety and Prevent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3CC03E" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>SMSC forms part of the school's wider safeguarding culture. Safeguarding is everyone's responsibility and pupils are taught, in age-appropriate ways, how to recognise risk, make</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> safe choices, maintain healthy boundaries, seek help and contribute to a safe community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA80D46" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>recognising safe and unsafe behaviour and knowing trusted adults and routes for help;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69120EEB" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing respectful relationships and understanding personal boundaries;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D33B10" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>understanding online risks, including harmful content, contact, conduct and commerce;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668DD204" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing digital responsibility, including safe and ethical use of technology, social media and generative AI;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BED15F" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing critical thinking and media literacy so pupils</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> can question sources, recognise misinformation and avoid manipulation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58731542" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>learning how prejudice, hatred and extremist narratives can harm individuals and communities; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52036675" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>supporting pupils to develop resilience and the confidence to report concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677E7C68" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>The sch</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ool has regard to the Prevent duty. SMSC contributes to preventing radicalisation by promoting belonging, respectful dialogue, critical thinking, democratic participation, the rule of law and respect for people with different faiths and beliefs. Any safegu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>arding concern relating to radicalisation or extremist influence is dealt with under the school's safeguarding and Prevent procedures and is not managed through this policy alone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A777CD1" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="1"/>
-[...177 lines deleted...]
-    <w:p w14:paraId="7D69B57C" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+      </w:pPr>
+      <w:r>
+        <w:t>11. Relationships Education and personal development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FC525D" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>SMSC is closely connect</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ed to the school's statutory Relationships Education and Health Education provision. Pupils are supported to develop respectful friendships and relationships, understand boundaries, recognise inappropriate or harmful behaviour, manage emotions, communicate</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> respectfully, seek help and understand how their choices affect their wellbeing and the wellbeing of others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF09E1D" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>The school follows the Department for Education's statutory Relationships Education, Relationships and Sex Education and Health Education guidance</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in force from 1 September 2026. This policy should therefore be read alongside the school's RSHE policy and curriculum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEEA0B2" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...931 lines deleted...]
-    <w:p w14:paraId="7A5E4E9D" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+      </w:pPr>
+      <w:r>
+        <w:t>12. Political impartiality and controversial issues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20977E58" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>The school may teach pupils about political, social, moral, ethical and controversi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>al issues where this supports a broad and balanced education and is appropriate to pupils' age and stage. Teaching will not promote partisan political views. Where political issues are brought to pupils' attention, the school will take reasonable and propo</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rtionate steps to provide a balanced presentation of opposing views, enabling pupils to develop their own reasoned understanding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED6B9DA" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>Staff will use professional judgement, age-appropriate resources and the school's safeguarding procedures when dealing with se</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nsitive issues. Pupils will be encouraged to listen respectfully, ask questions, consider evidence and disagree appropriately. The school's Christian character and the teaching of its faith foundation are respected within the legal framework for schools wi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>th a religious character.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA4CFC4" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...301 lines deleted...]
-    <w:p w14:paraId="560DA300" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>13. SMSC across the curriculum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C35783" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0801171B" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing confidence and expertise in language as an aspect of individual and social identity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE02A78" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">engaging with feelings, values and perspectives in high-quality literature, poetry, drama </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and other texts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECA1842" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>exploring moral and social issues and how language reflects changing attitudes and society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A116D93" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mathematics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A572D3" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>experiencing curiosity, pattern, order and the power of mathematical reasoning;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B32DB00" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing perseverance and logical thinking;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79085A60" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>working c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ollaboratively on challenging problems and appreciating the contribution of mathematicians from different cultures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50800ABD" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Science</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B28C3DC" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing wonder about the natural world;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EEA889" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>considering how science and technology affect society and the environment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC472E6" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>exploring ethi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>cal questions arising from scientific developments;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E78C74E" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>respecting evidence and differing views where appropriate, including views concerning origins and creation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A82EEF3" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Computing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C15C487" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>preparing pupils for life in a technologically enriched and interconnected world;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A217099" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>teac</w:t>
+      </w:r>
+      <w:r>
+        <w:t>hing ethical and safe use of digital technology;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE9534F" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing awareness of online risk through content, contact, conduct and commerce;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052DBA3F" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>promoting responsible use of social media and generative AI and linking digital learning to safeguarding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464EAD5F" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>History</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535DEEFA" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>understan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ding the development of British society and communities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A5C203" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>exploring events such as slavery, the Holocaust and other significant historical injustices sensitively and accurately;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5310DB15" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>considering the moral choices and consequences associated with historical event</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s and individuals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B1A758" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Geography</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626DB854" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>encouraging reflection on the Earth, its diversity and our responsibilities towards it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264554CB" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>considering the distribution of resources, sustainability and climate change;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD2C743" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>understanding the social and cultural characteristics of plac</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es and communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D33352C" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408BBF09" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>gaining insight into the lives, traditions and perspectives of people in other countries and cultures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2CA53E" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing communication, listening and collaboration skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CC27B8" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Religious Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1CA2C6" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>exploring beliefs, values and spiritualit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>y;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9D531B" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>reflecting on the significance of religious teaching and belief;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8A1018" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing respect for the right of others to hold beliefs different from their own;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64984807" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>understanding the influence of religion on individuals, communities and society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4110102E" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The arts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2049942C" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing aesthetic appreciation, creativity and self-expression;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C61F32" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>experiencing awe, wonder and emotional response;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A79861" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>exploring artistic expression from different cultures and periods;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008DAB91" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">using creative and cultural experiences to develop confidence, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>belonging and community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FB837C" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Design and Technology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF01387" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>considering how design and invention can improve lives;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1129DB11" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>exploring ethical questions associated with technological change;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC5D76C" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>recognising contributions from different cultures and working collaboratively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E5FF35" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077C7E35" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>li</w:t>
+      </w:r>
+      <w:r>
+        <w:t>stening to and performing music from a range of cultures and traditions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0264BC" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>reflecting on how music can express identity, emotion and experience;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDF63F3" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing confidence through performance and participation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310A5172" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Physical Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E35907" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing cooperation, teamwork,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> competition, rules, self-discipline and fair play;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DB60D8" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>exploring sports and traditions from different cultures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421F2FB0" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>developing resilience, self-awareness and respect through challenge and participation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41753819" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...175 lines deleted...]
-    <w:p w14:paraId="33F9173B" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+      </w:pPr>
+      <w:r>
+        <w:t>14. Collective worship and the wider life of the school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F5E3A9" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>Coll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ective worship provides significant opportunities for SMSC development. Through worship, prayer, reflection, Scripture, music, stories and consideration of the needs of others, pupils can explore beliefs, values, character, relationships, service and commu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2B964D" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>pupil-led worship and worship teams;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F31BB86" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>school council and other pupil leadership opportunities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F3DC52" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>play leaders and peer support;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43580B0F" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>charity and community projects;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AD0D0D" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>school productions and performances;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DA73F4" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>educational visits and visitors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179F3561" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">clubs, sport and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>other enrichment opportunities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CF86A1" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>quiet reflection, prayer stations and class reflection; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216CB7C4" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>opportunities to contribute positively to local, national and global communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D2958B" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...166 lines deleted...]
-    <w:p w14:paraId="3279116E" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+      </w:pPr>
+      <w:r>
+        <w:t>15. Teaching and learning approaches</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BFF04E" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>SMSC is most effective when it is lived as we</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ll as taught. Staff model respectful relationships and create classrooms in which pupils feel safe to ask questions, share ideas and listen to others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3572AF03" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>discussion and structured dialogue;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB0D54B" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>questioning and philosophical enquiry;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F35180" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>reflection and periods of stil</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lness;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268A5845" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>collaborative learning and problem-solving;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24690E75" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>creative and imaginative activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5C6B9A" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>debate and consideration of different perspectives;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D98EFA1" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>pupil leadership and service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2DB08E" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>real-life and current contexts where appropriate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DB12D9" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>opportunities for pupils to make choic</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es and take responsibility; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6EF1D0" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>explicit teaching alongside opportunities that arise naturally from school life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143F9062" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="1"/>
-[...150 lines deleted...]
-    <w:p w14:paraId="4838190B" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+      </w:pPr>
+      <w:r>
+        <w:t>16. Monitoring, evaluation and impact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6592AE94" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>The provision for SMSC is monitored and evaluated through the school's curriculum and personal developmen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t monitoring cycle. Leaders and governors/LAC Members consider both provision and impact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47405FB2" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>curriculum planning, work and learning experiences;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA41A24" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>pupil voice and pupil leadership;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318B8ED3" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>observations and professional dialogue;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F313E3" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">behaviour, relationships and attendance </w:t>
+      </w:r>
+      <w:r>
+        <w:t>information where relevant;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754EC022" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>participation in enrichment, worship and community activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692DBBEE" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>evidence of pupils' understanding of British Values, equality, diversity and respectful relationships;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8F82BD" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>feedback from parents, staff, pupils and visitors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E974802" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>evidence of s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>afeguarding, online safety and Prevent education being embedded appropriately;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB222CE" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>evaluation of the accessibility and inclusivity of provision; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EE2DE0" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>identification of priorities for improvement and professional development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2462B994" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Monitoring will focus on what pupils</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> know, understand and can demonstrate, not simply on whether activities have taken place. Leaders will use findings to refine provision and ensure that SMSC contributes meaningfully to pupils' personal development, wellbeing and preparation for life in a d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iverse and democratic society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A761603" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...165 lines deleted...]
-    <w:p w14:paraId="73F4618A" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+      </w:pPr>
+      <w:r>
+        <w:t>17. Roles and responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F377A96" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Executive Headteacher and senior leaders: ensure that the policy is implemented, reviewed and aligned with the school's Christian vision and statutory responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E668BF5" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Curriculum and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relevant subject leaders: ensure that SMSC opportunities are planned and coherent across subjects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F140A13" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Designated Safeguarding Lead: ensure that safeguarding, online safety and Prevent links are appropriately reflected and that concerns are managed through saf</w:t>
+      </w:r>
+      <w:r>
+        <w:t>eguarding procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED34D1A" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All staff: model the values and relationships expected of pupils and identify and use opportunities for SMSC development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B419BE2" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Foundation Governors/LAC Members: provide appropriate oversight and challenge through monitoring and evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F062B35" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pupils: participate positively, listen respectfully, take responsibility and contribute to the school community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB45EB4" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Parents and carers: support the school's values and work in partnership with the school to promote pupils' personal development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A2000D" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...230 lines deleted...]
-    <w:p w14:paraId="07A18961" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+      </w:pPr>
+      <w:r>
+        <w:t>18. Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E8B256" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>is policy will be reviewed annually, or sooner where there are significant changes to legislation, statutory guidance, inspection arrangements or the school's provision. The review will take account of pupil, staff and parent feedback and evidence from mon</w:t>
+      </w:r>
+      <w:r>
+        <w:t>itoring and evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0E6F3F" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...502 lines deleted...]
-    <w:p w14:paraId="192578C3" w14:textId="77777777" w:rsidR="009B2813" w:rsidRPr="00851B9F" w:rsidRDefault="001E477E">
+      </w:pPr>
+      <w:r>
+        <w:t>19. Key statutory and guidance references</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CEB434" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>This policy has been updated with reference to the following current England guidance and legislation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE41372" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Department for Education, Keeping children safe in education 2026 (in force from 1 Sept</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ember 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CACD1D" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Department for Education, Relationships Education, Relationships and Sex Education (RSE) and Health Education – statutory guidance for introduction from 1 September 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2B9D0F" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Home Office, Prevent duty guidance: England and Wales (2023), statutory </w:t>
+      </w:r>
+      <w:r>
+        <w:t>guidance in force from 31 December 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76354C3F" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ofsted, School inspection toolkit and related inspection guidance for inspections from September 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BAFA34" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Department for Education, Political impartiality in schools (updated March 2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211D9DB2" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Equality Act 2010 and Departme</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nt for Education advice for schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0837726F" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>National Curriculum in England and associated statutory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522DCBB6" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relevant Church of England guidance, diocesan expectations and the school's Christian vision, collective worship and RE arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41ECF895" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+      <w:r>
+        <w:t>Key online sour</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ces: https://www.gov.uk/government/publications/keeping-children-safe-in-education--2 ; https://www.gov.uk/government/publications/relationships-education-relationships-and-sex-education-rse-and-health-education ; https://www.gov.uk/government/publications</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/prevent-duty-guidance ; https://www.gov.uk/government/publications/school-inspection-toolkit-operating-guide-and-information ; https://www.gov.uk/government/publications/political-impartiality-in-schools ; https://www.gov.uk/government/publications/equali</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ty-act-2010-advice-for-schools</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B094272" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...1474 lines deleted...]
-      <w:pgMar w:top="1120" w:right="620" w:bottom="280" w:left="460" w:header="720" w:footer="720" w:gutter="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20. Approval</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4968"/>
+        <w:gridCol w:w="4968"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004364E5" w14:paraId="6C6AA010" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D46F2D7" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+            <w:r>
+              <w:t>Policy approved by</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DF23BB" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+            <w:r>
+              <w:t>________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004364E5" w14:paraId="603B765A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="518B6B90" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+            <w:r>
+              <w:t>Date approved</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CAA66ED" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+            <w:r>
+              <w:t>________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004364E5" w14:paraId="01763742" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64383608" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+            <w:r>
+              <w:t>Review date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7DBADA" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+            <w:r>
+              <w:t>________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004364E5" w14:paraId="12147978" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F328E55" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+            <w:r>
+              <w:t>Signed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="418B24ED" w14:textId="77777777" w:rsidR="004364E5" w:rsidRDefault="00A00F2B">
+            <w:r>
+              <w:t>________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3684B8D3" w14:textId="77777777" w:rsidR="00A00F2B" w:rsidRDefault="00A00F2B"/>
+    <w:sectPr w:rsidR="00A00F2B" w:rsidSect="00034616">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1008" w:right="1152" w:bottom="1008" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="05961B31" w14:textId="77777777" w:rsidR="00A00F2B" w:rsidRDefault="00A00F2B" w:rsidP="00A15B1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="43E2D1F1" w14:textId="77777777" w:rsidR="00A00F2B" w:rsidRDefault="00A00F2B" w:rsidP="00A15B1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Comic Sans MS">
-    <w:panose1 w:val="030F0702030302020204"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="script"/>
-[...6 lines deleted...]
-    <w:family w:val="script"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="29F75D6B" w14:textId="77777777" w:rsidR="00A00F2B" w:rsidRDefault="00A00F2B" w:rsidP="00A15B1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3294E7FE" w14:textId="77777777" w:rsidR="00A00F2B" w:rsidRDefault="00A00F2B" w:rsidP="00A15B1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0F034DEB" w14:textId="77777777" w:rsidR="00A15B1A" w:rsidRDefault="00A15B1A" w:rsidP="00A15B1A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0CD0E559" w14:textId="17021E46" w:rsidR="00A15B1A" w:rsidRDefault="00A15B1A" w:rsidP="00A15B1A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">       </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02147AE6" wp14:editId="66BB753C">
+          <wp:extent cx="929330" cy="929330"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
+          <wp:docPr id="4" name="Picture 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="St Peter's logo.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="929330" cy="929330"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                    </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="408D7B08" wp14:editId="0EB5B288">
+          <wp:extent cx="890437" cy="650704"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+          <wp:docPr id="1" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="All Saints logo.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="890437" cy="650704"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                         </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B8ECFF7" wp14:editId="60CD1849">
+          <wp:extent cx="890437" cy="890437"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="3" name="Picture 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="All Saints logo.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="890437" cy="890437"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                    </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3729958B" wp14:editId="515AB3FC">
+          <wp:extent cx="914400" cy="914400"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2" name="Picture 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="logo.jpg"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId4" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="914400" cy="914400"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="44FB4AEB" w14:textId="77777777" w:rsidR="00A15B1A" w:rsidRDefault="00A15B1A" w:rsidP="00A15B1A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7775ED10" w14:textId="77777777" w:rsidR="00A15B1A" w:rsidRDefault="00A15B1A" w:rsidP="00A15B1A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0C635AF8" w14:textId="22E6E59C" w:rsidR="00A15B1A" w:rsidRDefault="00A15B1A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="67BBE05C" w14:textId="77777777" w:rsidR="00A15B1A" w:rsidRDefault="00A15B1A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FBC4F8E"/>
-[...4 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="260" w:hanging="126"/>
-[...103 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50934C9C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="D332B990">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="260" w:hanging="142"/>
-[...102 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="020E40AA">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="260" w:hanging="123"/>
-[...6 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20829296">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1316" w:hanging="123"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="141CFCA4">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2373" w:hanging="123"/>
-[...75 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2813"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00EE3A16"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="004364E5"/>
+    <w:rsid w:val="00A00F2B"/>
+    <w:rsid w:val="00A15B1A"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7BABEE12"/>
-  <w15:docId w15:val="{357F942D-8A34-45F8-A358-7A9C96D4641C}"/>
+  <w14:docId w14:val="26B93CB9"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{A44A5A9E-AAD3-47B4-AE8F-0BBA0CE09BA8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8850,51 +2896,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8963,59 +3009,55 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Plain Table 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table Light" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -9075,299 +3117,11219 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="260"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
-      <w:ind w:left="260"/>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="260"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Paragraph"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -9445,107 +14407,137 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71F3E7AA-66AC-46E3-ACE5-A60B0EB660D9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>17077</Characters>
+  <Pages>1</Pages>
+  <Words>3536</Words>
+  <Characters>20159</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>167</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>School Policy for PSHE and Citizenship</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Company</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20032</CharactersWithSpaces>
+  <CharactersWithSpaces>23648</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>School Policy for PSHE and Citizenship</dc:title>
-[...1 lines deleted...]
-  <dc:creator>LCP Design</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>python-docx</dc:creator>
+  <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>