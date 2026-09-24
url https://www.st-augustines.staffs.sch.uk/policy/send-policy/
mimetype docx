--- v0 (2026-05-02)
+++ v1 (2026-09-24)
@@ -497,135 +497,135 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> committed to safeguarding and promoting the welfare of children and expects all staff and volunteers to share this commitment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14EBC6EF" w14:textId="77777777" w:rsidR="00402755" w:rsidRPr="00402755" w:rsidRDefault="00402755" w:rsidP="00402755">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="343B8376" w14:textId="794BBD42" w:rsidR="00402755" w:rsidRPr="004600E5" w:rsidRDefault="00402755" w:rsidP="00402755">
+    <w:p w14:paraId="343B8376" w14:textId="00B3E8D6" w:rsidR="00402755" w:rsidRPr="004600E5" w:rsidRDefault="00402755" w:rsidP="00402755">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004600E5">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Special Edu</w:t>
       </w:r>
       <w:r w:rsidR="003632F6">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">cational Needs (SEN) </w:t>
       </w:r>
       <w:r w:rsidR="004653DA">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Policy 202</w:t>
       </w:r>
-      <w:r w:rsidR="00A969EF">
+      <w:r w:rsidR="00AF4CB2">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004653DA">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00A969EF">
+      <w:r w:rsidR="00AF4CB2">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00CF414E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2F0807" w14:textId="77777777" w:rsidR="00402755" w:rsidRPr="00402755" w:rsidRDefault="00402755" w:rsidP="00402755">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
@@ -1112,162 +1112,162 @@
       </w:r>
       <w:r w:rsidRPr="008D2730">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The Church of England’s Vision for Education, 2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F8ABD1" w14:textId="77777777" w:rsidR="003632F6" w:rsidRPr="00402755" w:rsidRDefault="003632F6" w:rsidP="003632F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79E45C12" w14:textId="368FC051" w:rsidR="00402755" w:rsidRPr="00AF3B1F" w:rsidRDefault="00402755" w:rsidP="00402755">
+    <w:p w14:paraId="79E45C12" w14:textId="1978B3FE" w:rsidR="00402755" w:rsidRPr="00AF3B1F" w:rsidRDefault="00402755" w:rsidP="00402755">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3B1F">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>This policy was written and adopted:</w:t>
       </w:r>
       <w:r w:rsidR="003632F6" w:rsidRPr="00AF3B1F">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004653DA">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidR="00A969EF">
+      <w:r w:rsidR="00AF4CB2">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008D2730">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AD1500" w14:textId="5CA2160D" w:rsidR="00402755" w:rsidRPr="00AF3B1F" w:rsidRDefault="00402755" w:rsidP="00402755">
+    <w:p w14:paraId="48AD1500" w14:textId="2D87F439" w:rsidR="00402755" w:rsidRPr="00AF3B1F" w:rsidRDefault="00402755" w:rsidP="00402755">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3B1F">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">It is due for review: </w:t>
       </w:r>
       <w:r w:rsidR="004653DA">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidR="00A969EF">
+      <w:r w:rsidR="00AF4CB2">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="330B8195" w14:textId="77777777" w:rsidR="003632F6" w:rsidRDefault="003632F6" w:rsidP="00402755">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B771023" w14:textId="77777777" w:rsidR="003632F6" w:rsidRPr="00402755" w:rsidRDefault="003632F6" w:rsidP="00402755">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -2776,102 +2776,102 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402755">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Provide suitable, full-time education from the 6th day of a fixed permanent exclusion of a pupil with SEN, in line with their EHC plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71ABF6F3" w14:textId="77777777" w:rsidR="00367014" w:rsidRPr="00402755" w:rsidRDefault="00367014" w:rsidP="00367014">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D2DB080" w14:textId="2E831E60" w:rsidR="00402755" w:rsidRDefault="00402755" w:rsidP="00367014">
+    <w:p w14:paraId="6D2DB080" w14:textId="610A47C5" w:rsidR="00402755" w:rsidRDefault="00402755" w:rsidP="00367014">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402755">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The named link </w:t>
       </w:r>
       <w:r w:rsidR="006D3478">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>LAC member</w:t>
       </w:r>
       <w:r w:rsidRPr="00402755">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for SEN is </w:t>
       </w:r>
-      <w:r w:rsidR="00384946">
+      <w:r w:rsidR="00AF4CB2" w:rsidRPr="00AF4CB2">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Chris Rank</w:t>
+        <w:t>Steve Sankey</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD911D1" w14:textId="77777777" w:rsidR="00367014" w:rsidRPr="00402755" w:rsidRDefault="00367014" w:rsidP="00367014">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E8D4761" w14:textId="77777777" w:rsidR="00402755" w:rsidRPr="00402755" w:rsidRDefault="00402755" w:rsidP="00402755">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -7954,79 +7954,87 @@
     </w:p>
     <w:p w14:paraId="482075F0" w14:textId="77777777" w:rsidR="004653DA" w:rsidRDefault="004653DA" w:rsidP="004653DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20595E9E" w14:textId="77777777" w:rsidR="004653DA" w:rsidRDefault="004653DA" w:rsidP="004653DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F8F927E" w14:textId="77777777" w:rsidR="004653DA" w:rsidRPr="002D76C2" w:rsidRDefault="004653DA" w:rsidP="004653DA">
+    <w:p w14:paraId="1F8F927E" w14:textId="77019683" w:rsidR="004653DA" w:rsidRPr="002D76C2" w:rsidRDefault="004653DA" w:rsidP="004653DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Freestyle Script" w:hAnsi="Freestyle Script" w:cs="Times New Roman"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D76C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E33B98">
         <w:rPr>
           <w:rFonts w:ascii="Freestyle Script" w:hAnsi="Freestyle Script"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">Julia Smith </w:t>
+        <w:t>Karen Mann</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Freestyle Script" w:hAnsi="Freestyle Script"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Chair of LAC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F39D00" w14:textId="77777777" w:rsidR="004653DA" w:rsidRPr="002D76C2" w:rsidRDefault="004653DA" w:rsidP="004653DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Freestyle Script" w:hAnsi="Freestyle Script" w:cs="Times New Roman"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Signed:    </w:t>
@@ -11651,52 +11659,54 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00402755"/>
     <w:rsid w:val="00210755"/>
     <w:rsid w:val="002D79EA"/>
     <w:rsid w:val="003632F6"/>
     <w:rsid w:val="00367014"/>
     <w:rsid w:val="00384946"/>
     <w:rsid w:val="00390B31"/>
     <w:rsid w:val="00402755"/>
     <w:rsid w:val="004600E5"/>
     <w:rsid w:val="004653DA"/>
     <w:rsid w:val="00614456"/>
     <w:rsid w:val="006D3478"/>
     <w:rsid w:val="006D7898"/>
     <w:rsid w:val="007F5AF5"/>
     <w:rsid w:val="00862317"/>
     <w:rsid w:val="008D2730"/>
     <w:rsid w:val="00930A91"/>
     <w:rsid w:val="00A969EF"/>
     <w:rsid w:val="00AB0D7F"/>
     <w:rsid w:val="00AF3B1F"/>
+    <w:rsid w:val="00AF4CB2"/>
     <w:rsid w:val="00CF414E"/>
     <w:rsid w:val="00D7077E"/>
+    <w:rsid w:val="00E33B98"/>
     <w:rsid w:val="00E830D5"/>
     <w:rsid w:val="00F112DF"/>
     <w:rsid w:val="00FB412A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -12566,64 +12576,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>2895</Words>
-  <Characters>16502</Characters>
+  <Characters>16503</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>137</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Staffordshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19359</CharactersWithSpaces>
+  <CharactersWithSpaces>19360</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Headteacher</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>