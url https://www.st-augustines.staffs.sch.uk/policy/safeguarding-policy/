--- v0 (2026-05-02)
+++ v1 (2026-09-24)
@@ -1,27067 +1,19535 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4EB716C8" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRDefault="00E23B8D">
-      <w:r>
+    <w:p w14:paraId="4EB716C8" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="531C7462" wp14:editId="05A9AF65">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-635</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2964180" cy="2964180"/>
             <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="SUAT Logo (1).jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2964180" cy="2964180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F1D19E" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRDefault="00E23B8D"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="043C330C" w14:textId="0B8D15D0" w:rsidR="0042326D" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
+    <w:p w14:paraId="60F1D19E" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D"/>
+    <w:p w14:paraId="380387DF" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D"/>
+    <w:p w14:paraId="7A8037F2" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D"/>
+    <w:p w14:paraId="23EF3920" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D"/>
+    <w:p w14:paraId="2B6F3DFE" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D"/>
+    <w:p w14:paraId="65AA0A0B" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D"/>
+    <w:p w14:paraId="475040DB" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D"/>
+    <w:p w14:paraId="6CD4EADF" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D"/>
+    <w:p w14:paraId="3F435AA2" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D"/>
+    <w:p w14:paraId="15F8C8CE" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D"/>
+    <w:p w14:paraId="043C330C" w14:textId="77777777" w:rsidR="0042326D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23B8D">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>SUAT Safeguarding Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8A92EC" w14:textId="780416D3" w:rsidR="008B4F03" w:rsidRPr="00E23B8D" w:rsidRDefault="008B4F03" w:rsidP="00E23B8D">
+    <w:p w14:paraId="147F0D48" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="147F0D48" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
+    <w:p w14:paraId="692D464A" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="692D464A" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
+    <w:p w14:paraId="08EE7B7F" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08EE7B7F" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
+    <w:p w14:paraId="40047F38" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40047F38" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
+    <w:p w14:paraId="07915725" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DC8EB13" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
+    <w:p w14:paraId="6DC8EB13" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3681"/>
         <w:gridCol w:w="5335"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E23B8D" w:rsidRPr="00757DD8" w14:paraId="7950B37E" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w14:paraId="7950B37E" w14:textId="77777777" w:rsidTr="009B7031">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FEF206D" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="00757DD8" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
+          <w:p w14:paraId="4FEF206D" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00757DD8">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Last reviewed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23BBDE6D" w14:textId="1305272B" w:rsidR="00E23B8D" w:rsidRPr="0065221B" w:rsidRDefault="00E023A9" w:rsidP="009B7031">
+          <w:p w14:paraId="23BBDE6D" w14:textId="2A3895AF" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="009B7031">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>September</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 2025</w:t>
+              <w:t>August 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E23B8D" w:rsidRPr="00757DD8" w14:paraId="30C9DACE" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w14:paraId="30C9DACE" w14:textId="77777777" w:rsidTr="009B7031">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2802D5F2" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="00757DD8" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
+          <w:p w14:paraId="2802D5F2" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00757DD8">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Reviewed by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD6716B" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="0065221B" w:rsidRDefault="00E23B8D" w:rsidP="00E23B8D">
+          <w:p w14:paraId="0FD6716B" w14:textId="36FF6E74" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00E23B8D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>DLSI</w:t>
+              <w:t>Estates and Compliance Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E23B8D" w:rsidRPr="00757DD8" w14:paraId="103BB196" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w14:paraId="103BB196" w14:textId="77777777" w:rsidTr="009B7031">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADBEEDF" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="00757DD8" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
+          <w:p w14:paraId="4ADBEEDF" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00757DD8">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Approved by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7267B946" w14:textId="3A837A9A" w:rsidR="00E23B8D" w:rsidRPr="0065221B" w:rsidRDefault="00CA1D7C" w:rsidP="009B7031">
+          <w:p w14:paraId="7267B946" w14:textId="3A837A9A" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00CA1D7C" w:rsidP="009B7031">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Trust Board</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E23B8D" w:rsidRPr="00757DD8" w14:paraId="5E864FD1" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w14:paraId="5E864FD1" w14:textId="77777777" w:rsidTr="009B7031">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D188468" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="00757DD8" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
+          <w:p w14:paraId="5D188468" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00757DD8">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Date of approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="109C7D79" w14:textId="7A983E45" w:rsidR="00E23B8D" w:rsidRPr="0065221B" w:rsidRDefault="00E023A9" w:rsidP="009B7031">
+          <w:p w14:paraId="109C7D79" w14:textId="592A7F3C" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E023A9" w:rsidP="009B7031">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
-            <w:r w:rsidR="00E23B8D">
+            <w:r w:rsidR="00E23B8D" w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2025</w:t>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3243" w:rsidRPr="007A1C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E23B8D" w:rsidRPr="00757DD8" w14:paraId="3638DAD0" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w14:paraId="3638DAD0" w14:textId="77777777" w:rsidTr="009B7031">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61B0DBFE" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="00757DD8" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
+          <w:p w14:paraId="61B0DBFE" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00757DD8">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Policy owner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58F47BA9" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="0065221B" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
+          <w:p w14:paraId="58F47BA9" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>DLSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E23B8D" w:rsidRPr="00757DD8" w14:paraId="682274EB" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w14:paraId="682274EB" w14:textId="77777777" w:rsidTr="009B7031">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2F1DED" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="00757DD8" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
+          <w:p w14:paraId="3E2F1DED" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00757DD8">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5335" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="309BE810" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="0065221B" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
+          <w:p w14:paraId="309BE810" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="009B7031">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065221B">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Website</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CEC43AD" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007351C9" w:rsidRDefault="00E23B8D" w:rsidP="00B57CE2">
+    <w:p w14:paraId="0CEC43AD" w14:textId="77777777" w:rsidR="00E23B8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00E23B8D" w:rsidP="00B57CE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EECF154" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="007351C9" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
+    <w:p w14:paraId="5EECF154" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F3072C" w14:textId="7B41EF3D" w:rsidR="00B57CE2" w:rsidRPr="007351C9" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
+    <w:p w14:paraId="6213DBBA" w14:textId="6D4E114D" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>This Safeguarding Policy outlines the strategic and operational safeguarding arrangements across all schools within Staffordshire University Academies Trust (SUAT). The policy aligns with the Department for Education’s statutory guidance ‘Keeping Children Safe in Education 2025’ (KCSIE), ‘Working Together to Safeguard Children 2023’, and Staffordshire Safeguarding Children Partnership (SSCP) procedures.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007351C9">
+        <w:t xml:space="preserve">This Safeguarding Policy outlines the strategic and operational safeguarding arrangements across all schools within Staffordshire University Academies Trust (SUAT). It has been developed in accordance with the Department for Education statutory guidance Keeping Children Safe in Education 2026 (KCSIE 2026), effective from 1 September 2026, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00487EDC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0066ECCB" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="007351C9" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
+        <w:t>Working Together to Safeguard Children 2026, together with the Staffordshire Safeguarding Children Partnership (SSCP) Right Help, Right Time Framework, escalation process and associated safeguarding procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE15E37" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
+        <w:t>The policy also has regard, where relevant, to the Children Acts 1989 and 2004; Education Act 2002; Education and Inspections Act 2006; Equality Act 2010; Human Rights Act 1998; Safeguarding Vulnerable Groups Act 2006; Counter-Terrorism and Security Act 2015; Domestic Abuse Act 2021; Data Protection Act 2018; UK General Data Protection Regulation; Data (Use and Access) Act 2025; Children’s Wellbeing and Schools Act 2026; Crime and Policing Act 2026; and the Schools (Recording and Reporting of Seclusion and Restraint) (No. 2) (England) Regulations 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD0704E" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust will implement safeguarding arrangements in accordance with relevant duties introduced through the Children's Wellbeing and Schools Act 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49711FF3" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>This includes promoting early intervention through Family Help, supporting effective multi-agency working, recognising attendance as a safeguarding issue, responding appropriately to notifications relating to children living in temporary accommodation and ensuring that safeguarding arrangements remain focused on improving outcomes and wellbeing for children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E38F49" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust will continue to review and strengthen safeguarding arrangements in response to legislative developments, statutory guidance, local safeguarding partnership requirements and emerging safeguarding risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E8302F" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Safeguarding and promoting the welfare of children is everyone’s responsibility. All staff have a responsibility to provide a safe environment in which children can learn and must maintain an attitude of “it could happen here” where safeguarding is concerned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2971457B" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust is committed to maintaining a strong safeguarding culture across all schools, where safeguarding is everyone's responsibility and the welfare of children is paramount.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79834B5C" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Staff are expected to remain professionally curious, particularly where children may be vulnerable, where information is incomplete, inconsistent or unclear, or where concerns may not initially meet statutory thresholds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEEF3CB" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Staff will be encouraged to ask questions, seek clarification, share concerns and challenge decisions where necessary to ensure that children receive the right help at the right time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360B97D3" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust promotes an open and transparent safeguarding culture where concerns are welcomed, acted upon appropriately and used to improve safeguarding practice and outcomes for children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CC54C3" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>All staff should feel confident that safeguarding concerns will be taken seriously and responded to promptly, proportionately and in the best interests of the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648D4A7F" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust takes a child-centred approach and will always consider what is in the best interests of the child. Safeguarding practice will be inclusive, anti-discriminatory and responsive to the individual circumstances, experiences and needs of children and their families.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4D5137" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Equality, Diversity and Inclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D318127" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Trust recognises that some children may experience additional barriers, vulnerabilities or inequalities that can increase safeguarding risks or make it more difficult for concerns to be identified and reported.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F34644D" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Safeguarding arrangements will be inclusive, equitable and responsive to the diverse needs of all children, regardless of age, disability, sex, race, religion or belief, sexual orientation, gender reassignment, pregnancy or maternity, marriage or civil partnership status, socio-economic background or family circumstance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F89B1D" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Staff will be alert to the impact that discrimination, prejudice, exclusion, bullying, isolation and unequal access to support may have on a child's wellbeing, safety and ability to thrive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476389C4" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust is committed to creating environments where children feel safe, valued, respected, listened to and included, and where diversity is celebrated and protected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A90310" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Safeguarding decisions will be informed by the individual circumstances, lived experiences and protected characteristics of children and their families, ensuring that support is tailored, proportionate and child-centred.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F71964B" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The Voice of the Child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639F7E01" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust recognises that safeguarding is most effective when children are listened to, understood and involved in decisions that affect them. Staff will seek, hear, record and take account of the wishes, views, feelings and lived experiences of children when assessing risk, planning support and making safeguarding decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B1E67E" w14:textId="28D68FC0" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Where appropriate and proportionate, children will be supported to participate in decision-making about their safety, wellbeing and support needs. The best interests of the child will remain central to all safeguarding practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0066ECCB" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
         <w:t>We understand our statutory duty to safeguard and promote the welfare of children and we maintain a professional attitude of ‘it could happen here’ where safeguarding is concerned.  We expect ALL staff, governors, volunteers and visitors to share our commitment, maintaining a safe environment and a culture of vigilance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0796D801" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="007351C9" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
+    <w:p w14:paraId="0796D801" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1. Scope</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E950F1" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="007351C9" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
-      <w:pPr>
+    <w:p w14:paraId="25725890" w14:textId="06F24738" w:rsidR="00B57CE2" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="51D306B5" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="007351C9" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
+        <w:t>This policy applies to all staff, volunteers, trustees, governors, and contractors working within any of the 21 schools in SUAT.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0E2A3E8E" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each school will complete and maintain Appendix A, School-Specific Safeguarding Contacts and Arrangements. Appendix A constitutes the school’s local safeguarding appendix and must contain the school-specific contacts, responsibilities and procedures identified within this policy. Appendices B to J are Trust-wide and do not require school-level amendment unless directed by the Trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D306B5" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2. Roles and Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B51E27" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="007351C9" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
+    <w:p w14:paraId="27B51E27" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>The SUAT Board of Trustees has overarching responsibility for ensuring safeguarding compliance. The following roles support safeguarding governance and operations:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A52942F" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="007351C9" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
-      <w:pPr>
+    <w:p w14:paraId="012D3946" w14:textId="339CA332" w:rsidR="00845FAB" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="00845FAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:t>• Trust DSL – Holds overall responsibility for strategic safeguarding across the Trust.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007351C9">
+        <w:t>Trust DSL – Holds overall responsibility for strategic safeguarding across the Trust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:br/>
-        <w:t>• Hub DSL Leads – Facilitate termly safeguarding CPD and peer support for DSLs within the Trust’s three geographical hubs.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007351C9">
+        <w:t>Hub DSL Leads – Facilitate termly safeguarding CPD and peer support for DSLs within the Trust’s three geographical hubs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:br/>
-        <w:t>• School DSLs – Act as the named Designated Safeguarding Lead at school level.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007351C9">
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:br/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7D0BBCFE" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="007351C9" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
+        <w:lastRenderedPageBreak/>
+        <w:t>School DSLs – Act as the named Designated Safeguarding Lead at school level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AF7CB4" w14:textId="77777777" w:rsidR="00845FAB" w:rsidRPr="007A1C9B" w:rsidRDefault="00845FAB" w:rsidP="00845FAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The DSL will ensure that staff are made aware of any statutory reporting duties applicable to their role, including mandatory reporting requirements relating to child sexual abuse under the Crime and Policing Act 2026, and will support staff to understand the distinction between internal safeguarding reporting procedures and any individual statutory duty to make a report to an external authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A52942F" w14:textId="720AE2E6" w:rsidR="00B57CE2" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="00845FAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>All staff – Must be trained and vigilant in recognising and reporting safeguarding concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C3BCA9" w14:textId="77777777" w:rsidR="00845FAB" w:rsidRPr="007A1C9B" w:rsidRDefault="00845FAB" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A99237" w14:textId="354FD5A4" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Designated Safeguarding Lead availability and cover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – During term time, the Designated Safeguarding Lead or an appropriately trained deputy will always be available during school hours for staff to discuss safeguarding concerns. Individual schools will make appropriate arrangements for DSL or deputy DSL availability during out-of-hours and out-of-term activities where necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5B2079" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Where, in exceptional circumstances, the DSL or a deputy is not immediately available, this must not delay appropriate safeguarding action. Staff should speak to a member of the senior leadership team and/or seek advice from local authority children’s social care. In an emergency or where a child is in immediate danger, the police must be contacted immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F9894A" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust and individual schools will ensure that DSL cover arrangements are clear to all staff and that responsibility for safeguarding does not depend solely upon the availability of one individual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC42420" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Multi-Agency Working</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Effective safeguarding requires strong partnership working between education settings, families and safeguarding agencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAAED17" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust and its schools will work collaboratively with local authorities, children's social care, Family Help services, health professionals, police, safeguarding partnerships and other relevant agencies to safeguard and promote the welfare of children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5662CB" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Staff will contribute appropriately to assessments, information sharing, safeguarding enquiries, child protection processes, Family Help assessments, multi-agency meetings, planning and review arrangements where this supports the safety, wellbeing and best interests of the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031904FA" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Information will be shared in a timely, proportionate and lawful manner in accordance with safeguarding and data protection requirements. Concerns about information sharing must never delay action required to protect a child from harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E0AEC7" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust recognises that no single agency can safeguard children effectively in isolation and is committed to a coordinated multi-agency approach to safeguarding and promoting children's wellbeing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECF2046" w14:textId="570E3CF1" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust recognises the strengthened role of education within local multi-agency safeguarding arrangements under the Children Act 2004, as amended by the Children’s Wellbeing and Schools Act 2026. The Trust and its schools will participate appropriately in local safeguarding arrangements, contribute to agreed safeguarding priorities and processes, and ensure that the views and safeguarding intelligence of education settings are represented where required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB48A64" w14:textId="04AA4C16" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Trust and its schools will cooperate with multi-agency child protection teams established under the Children Act 2004, as amended by the Children’s Wellbeing and Schools Act 2026, in accordance with applicable commencement provisions, regulations, statutory guidance and local safeguarding arrangements. Staff will contribute relevant information and professional expertise where required to support effective child protection assessment, planning and decision-making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0BBCFE" w14:textId="68595D21" w:rsidR="00B57CE2" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00B57CE2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3. Reporting Concerns</w:t>
-[...57 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57CE2" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+        <w:t>. Reporting Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15055917" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00845FAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D918A9E" w14:textId="6350276C" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00845FAB">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>All safeguarding concerns must be reported immediately via MyConcern to the school’s DSL or Deputy DSL. The DSL or deputy DSL will assess the concern using the Staffordshire Safeguarding Children Partnership Right Help, Right Time Framework and determine the appropriate safeguarding response. Where a professional referral to Staffordshire Children’s Social Care is required, this will be made using the current Staffordshire Multi-Agency Referral Form (MARF) arrangements. Where urgent safeguarding advice or immediate action is required, the DSL will follow the current Staffordshire emergency referral arrangements. Where a child is in immediate danger or there is an immediate risk to life, the Police must be contacted on 999. The Emergency Duty Service should be contacted for urgent out-of-hours safeguarding concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3F6757" w14:textId="4AD7FB0D" w:rsidR="6C61AD07" w:rsidRPr="007A1C9B" w:rsidRDefault="6C61AD07" w:rsidP="65702DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Any member of staff may make a referral directly to local authority children’s social care where they believe this is necessary. The absence of the DSL or deputy DSL, or disagreement about the response proposed, must not delay appropriate safeguarding action. Where concerns remain unresolved or a child’s circumstances are not improving, staff must escalate the matter internally and, where necessary, use the Staffordshire Safeguarding Children Partnership Escalation Process and press for reconsideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006B11DD" w14:textId="71F87291" w:rsidR="00845FAB" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00845FAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00845FAB" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mandatory reporting of child sexual abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2698FF10" w14:textId="726FDF00" w:rsidR="00845FAB" w:rsidRPr="007A1C9B" w:rsidRDefault="00845FAB" w:rsidP="00845FAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Trust recognises the statutory mandatory reporting duty for child sexual abuse introduced by the Crime and Policing Act 2026. Where an individual undertaking relevant activity becomes subject to the statutory duty because the circumstances specified in the legislation are met, they must make the required notification to the relevant police force or local authority, or both, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75058" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as soon as reasonably practicable and within any applicable statutory timeframe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>and in accordance with the legislation and any statutory guidance issued by the Secretary of State.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560F3341" w14:textId="77777777" w:rsidR="00A75058" w:rsidRPr="007A1C9B" w:rsidRDefault="00A75058" w:rsidP="00845FAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The statutory reporting duty applies to the individual undertaking relevant activity. Recording a concern on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>MyConcern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or reporting it internally to the Designated Safeguarding Lead does not, by itself, constitute the statutory notification. However, the legislation provides that a further notification is not required where the individual has confirmed that the required report has already been made, or will be made within the period permitted by the legislation. Staff must therefore follow the Trust's internal safeguarding procedures while ensuring that any statutory reporting duty applicable to them has been, or will be, discharged in accordance with the Crime and Policing Act 2026 and associated statutory guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A13E0B" w14:textId="4A4BB944" w:rsidR="00845FAB" w:rsidRPr="007A1C9B" w:rsidRDefault="00845FAB" w:rsidP="00845FAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Nothing in this policy prevents or discourages a person from making a report required by law. No person acting on behalf of the Trust or an academy may prevent, obstruct, discourage or seek to deter an individual from making a report that they are required to make under the Crime and Policing Act 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F59F21E" w14:textId="339239A6" w:rsidR="00845FAB" w:rsidRPr="007A1C9B" w:rsidRDefault="00845FAB" w:rsidP="00B57CE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Where appropriate, the DSL should support staff in understanding and complying with the statutory reporting requirements; however, responsibility for complying with an individual statutory reporting duty remains with the person to whom that duty applies. Other safeguarding action, including referrals to children’s social care and/or the police, must continue in accordance with KCSIE, Working Together to Safeguard Children and local safeguarding procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43762C8F" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Family Help and early support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27983E52" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>All staff should be prepared to identify children who may benefit from help and support as soon as a problem emerges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169B9780" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>In accordance with Working Together to Safeguard Children 2026 and KCSIE 2026, staff should understand the distinction between:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0FB674" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>support available through universal services and community-based early help;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D77FBE" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>targeted early help delivered through Family Help; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214C82AD" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>statutory support and services delivered under section 17 of the Children Act 1989.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3DFAFF" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Family Help brings together targeted early help and support provided to children in need under section 17 into a more integrated offer for children and families.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732BE35E" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Where a member of staff believes that a child or family may benefit from Family Help, this should be discussed with the DSL or deputy DSL without delay. The DSL will use the Staffordshire Safeguarding Children Partnership Right Help, Right Time Framework and associated escalation process when considering the level of need, support and safeguarding response required, and will follow current Staffordshire referral pathways.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6D975F" w14:textId="77BEF0E1" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Staff may be required to contribute to Family Help assessments and plans and, where appropriate, to act as a lead practitioner. Cases receiving Family Help will be kept under regular review. Where a child’s circumstances deteriorate or there are concerns that the child is suffering or likely to suffer significant harm, an immediate referral to local authority children’s social care will be considered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3741F747" w14:textId="60446FF4" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The need for parental consent for Family Help does not prevent staff from making a safeguarding referral where a child is suffering or is likely to suffer significant harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5A0175" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Attendance and Safeguarding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF6BCDF" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust recognises that regular attendance is a key protective factor in safeguarding children and promoting their wellbeing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B888E8" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Persistent absence, severe absence, repeated lateness, patterns of non-attendance or children missing education may indicate unmet needs, abuse, neglect, exploitation, mental health concerns, family difficulties or other safeguarding risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20691A94" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Schools will monitor attendance carefully, identify concerns at the earliest opportunity and work proactively with families, Family Help services and partner agencies to reduce barriers to attendance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2D61A0" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Attendance concerns will always be considered within the wider safeguarding context and escalated through safeguarding procedures where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17072A5E" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Where attendance patterns indicate emerging needs, consideration will be given to appropriate support through universal services, Family Help arrangements or referral to statutory services where required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C620C5" w14:textId="20AD0FA0" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Alternative Provision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B5DFB3" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Where a school commissions alternative provision for a pupil, responsibility for safeguarding that pupil remains with the commissioning school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415398F0" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Before a placement begins, the school will undertake and record appropriate due diligence and safeguarding and suitability checks and will obtain appropriate written assurance regarding the provider’s safeguarding arrangements, including relevant safer-recruitment arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1F10E5" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The school must know where the pupil is receiving education and who is responsible for them during the placement. Attendance, absence and safeguarding information must be shared and monitored through agreed arrangements between the school and provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D7F5A3" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The safety, suitability and effectiveness of each alternative provision placement will be reviewed at least half-termly, including consideration of attendance, safeguarding, educational progress and the pupil’s views. A placement will be reviewed immediately where safeguarding concerns arise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F73CE3" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Any safeguarding concern relating to a pupil attending alternative provision must be managed in accordance with this policy and must not be treated solely as a matter for the alternative provision provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B87ED6" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="0092146E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="0092146E" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Safer Recruitment, Volunteers and Allegations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE695DC" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Trust will undertake recruitment and selection in accordance with Part Three of Keeping Children Safe in Education 2026, relevant legislation and Trust safer-recruitment procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520FE2A7" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Appropriate pre-appointment checks will be undertaken and recorded on the Single Central Record. Recruitment processes will be designed to deter, reject or identify people who may pose a risk of harm to children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4676F051" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At least one person who conducts an interview for a role involving work with children will have completed appropriate safer-recruitment training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F75FA0" w14:textId="575F3DB7" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="0092146E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>As part of the Trust’s recruitment due diligence, consideration will be given to carrying out online searches on shortlisted candidates in accordance with Keeping Children Safe in Education and the Trust Safer Recruitment Policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEE307C" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Regulated activity and volunteers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC6F5D0" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>From 1 September 2026, amendments made by the Crime and Policing Act 2026 remove the previous “supervision exemption” from regulated activity relating to children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9E43F5" w14:textId="30857BD6" w:rsidR="4A00B2F9" w:rsidRPr="007A1C9B" w:rsidRDefault="4A00B2F9" w:rsidP="65702DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A person volunteering in a role involving teaching, training, instructing, caring for or supervising children will be engaging in regulated activity where the activity meets the statutory frequency or period conditions. This includes activity carried out on more than three days in any 30-day period or once overnight between 2am and 6am, regardless of whether the volunteer is supervised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C84A9CE" w14:textId="07556D63" w:rsidR="4A00B2F9" w:rsidRPr="007A1C9B" w:rsidRDefault="4A00B2F9" w:rsidP="65702DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Trust and its schools will assess every volunteer role against the statutory definition of regulated activity. Volunteers who undertake regulated activity must have an enhanced DBS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>check with children’s barred-list information in accordance with the applicable statutory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4981CC28" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Schools must not rely on supervision alone as a reason for treating otherwise qualifying frequent volunteer activity as outside regulated activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1381E9CF" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Occasional volunteers and other roles will be assessed individually in accordance with KCSIE and Disclosure and Barring Service guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F3646A" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Existing volunteer arrangements will be reviewed where necessary to ensure compliance with the amended regulated-activity framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09603BE2" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Allegations and concerns about adults</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AD16F9" w14:textId="4BC06B40" w:rsidR="7CE1A4E0" w:rsidRPr="007A1C9B" w:rsidRDefault="7CE1A4E0" w:rsidP="65702DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Safeguarding concerns and allegations relating to staff, supply staff, trainee teachers, contractors, governors or volunteers will be managed in accordance with Part Four of KCSIE 2026 and Trust procedures. The appropriate case manager will consider whether the concern meets, or may meet, the KCSIE harm threshold and will consult or refer to the Staffordshire Local Authority Designated Officer (LADO) in accordance with the current Staffordshire procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53886A3A" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Low-level concerns that do not meet the harm threshold will be recorded and managed in accordance with the Trust’s Low-Level Concerns Policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE5D8F8" w14:textId="33601B26" w:rsidR="00B57CE2" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="0092146E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4. Safer Recruitment and Allegations</w:t>
-[...17 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+        <w:t>5. Training and CPD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA438AB" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA2C49D" w14:textId="77777777" w:rsidR="00845FAB" w:rsidRPr="007A1C9B" w:rsidRDefault="00845FAB" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>All staff, including staff who do not work directly with children, will receive safeguarding and child protection training at induction. This training will include online safety, the school’s arrangements for filtering and monitoring, staff behaviour and conduct, internal safeguarding reporting procedures, statutory reporting duties applicable to their role, including the mandatory reporting requirements introduced by the Crime and Policing Act 2026 where applicable, and whistleblowing procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE9940A" w14:textId="17DA52AF" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Safeguarding training will be updated at least annually, with safeguarding and child protection updates provided regularly throughout the year as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE13587" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>From 1 September 2026, all staff must read and understand Part One of Keeping Children Safe in Education 2026. The DfE Part One overview may be used as an additional quick-reference resource but does not replace the requirement to read Part One in full.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CF331D" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Staff will confirm that they have read and understood the relevant safeguarding information and will be given an opportunity to seek clarification where required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE8CCC8" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The DSL and deputy DSLs will undertake training appropriate to their role at least every two years and will update their knowledge and skills at regular intervals, and at least annually, through meetings, bulletins, training and other relevant safeguarding updates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA93037" w14:textId="267E559D" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Trust DSL and Hub DSL Leads will coordinate termly safeguarding CPD and will ensure that Trust-wide training reflects changes to legislation, statutory guidance, local safeguarding arrangements and emerging safeguarding risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A93835" w14:textId="66B2CD59" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Trust DSL and Hub DSL Leads will coordinate termly safeguarding CPD and will ensure that Trust-wide training reflects changes to legislation, statutory guidance, local safeguarding arrangements and emerging safeguarding risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092D7686" w14:textId="05DA7307" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Trustees and Governors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714EC4BC" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Trust Board will identify a senior board-level lead to take leadership responsibility for the Trust’s safeguarding arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DE48E5" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>All trustees and Local Academy Council governors will receive appropriate safeguarding and child-protection training, including online safety, at induction. This training will equip trustees and governors with the knowledge required to provide appropriate strategic challenge and assurance that safeguarding policies, procedures and practice are effective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9F68E8" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Safeguarding knowledge will be updated regularly through appropriate Trust-wide training, briefings, safeguarding assurance information and updates to statutory guidance and local safeguarding arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7748C21E" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493ACBCE" w14:textId="1FDF1107" w:rsidR="00B57CE2" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5. Training and CPD</w:t>
-[...29 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+        <w:t>6. Confidentiality</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3243" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>6. Confidentiality and Record-Keeping</w:t>
-[...37 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3243" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="6A23154B" w14:textId="07A6EFEA" w:rsidR="00227E98" w:rsidRPr="007351C9" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Information Sharing and Record-Keeping</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2323C5E8" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+    </w:p>
+    <w:p w14:paraId="2E873561" w14:textId="5027D503" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">This policy is reviewed annually by the Trust DSL and the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007351C9" w:rsidRPr="007351C9">
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:t>SLT</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007351C9">
+        <w:t xml:space="preserve">Safeguarding records will be maintained securely using </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:t>. School-specific appendices are updated annually or when staff changes occur.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>MyConcern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and will be accessible only to those who require access for safeguarding purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14179C96" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>All safeguarding concerns, discussions, decisions and the reasons for those decisions will be recorded in writing. Records should include, as appropriate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DEF1DE" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>a clear and comprehensive summary of the concern;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF1C783" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>details of how the concern was followed up and resolved;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157FBBB8" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>actions taken;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60512E20" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>decisions reached and the rationale for those decisions; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256368E1" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>the outcome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D722CA6" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BB3EC0" w14:textId="48BF4977" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust recognises that effective information sharing is essential to identifying and responding to safeguarding concerns. Staff must not assume that somebody else will share information that may be critical to keeping a child safe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526620DF" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007351C9">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Statutory information-sharing duties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>The Trust and its schools will comply with applicable statutory information-sharing duties under the Children Act 2004, as amended by the Children’s Wellbeing and Schools Act 2026, as and when those provisions are commenced. Where the statutory conditions are met, relevant safeguarding information must be disclosed to another relevant person where the disclosure may facilitate the exercise of functions or provision of services relating to safeguarding or promoting the welfare of children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3307DB1C" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Staff must have regard to applicable statutory guidance and information standards when sharing safeguarding information. Data protection legislation and duties of confidentiality must be applied alongside, and not used as an inappropriate barrier to, lawful safeguarding information sharing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6DA1AE" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust will keep its information-sharing arrangements under review as the relevant provisions of the Children’s Wellbeing and Schools Act 2026, associated statutory guidance and information standards are brought into force.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376342BD" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Information will be shared when it is necessary, proportionate, relevant, adequate, accurate, timely and secure. Decisions to share information, and decisions not to share information where sharing has been considered, should be appropriately recorded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76041137" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust will comply with applicable data protection legislation, including the Data Protection Act 2018, UK GDPR and Data (Use and Access) Act 2025. Data protection law does not prevent the sharing of information for the purpose of safeguarding and promoting the welfare of children where there is a lawful basis for doing so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151572E7" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Staff who are uncertain about whether information should be shared should seek advice from the DSL and/or Data Protection Officer. Concerns about sharing information must never be allowed to delay action necessary to protect a child from harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E5CE93" w14:textId="77777777" w:rsidR="00AB3243" w:rsidRPr="007A1C9B" w:rsidRDefault="00AB3243" w:rsidP="00AB3243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Where a child transfers to another school or college, their child protection file will be transferred securely, separately from the main pupil file and within the timescales set out in KCSIE. Confirmation of receipt will be obtained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381613C3" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="72A4F7D8" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007351C9" w:rsidRDefault="00227E98" w:rsidP="00227E98">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7. Restrictive Interventions, Reasonable Force, Restraint and Seclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4200E96B" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>SUAT is committed to creating safe, supportive and inclusive environments which minimise the need for restrictive intervention. Schools will prioritise preventative approaches, positive relationships, appropriate reasonable adjustments and de-escalation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380795F3" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust has a separate Physical Restraint/Restrictive Interventions Policy, which should be read alongside this Safeguarding Policy. It sets out the Trust’s arrangements for the use of reasonable force, restraint, seclusion and other restrictive interventions, including prevention and de-escalation, staff responsibilities, recording, parental notification, post-incident support and governance oversight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16104A38" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust and its schools will follow the Department for Education guidance Restrictive interventions, including use of reasonable force, in schools, effective from 1 April 2026, together with the statutory recording and reporting requirements applying to significant incidents involving the use of force, restraint and seclusion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FC1000" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Restrictive intervention must never be used as a punishment. Any intervention must be lawful, reasonable, proportionate to the circumstances and used for no longer than is necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FE98AF" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Particular consideration will be given to the individual needs of children with SEND, disabilities, medical conditions, communication needs, mental health needs or other vulnerabilities, including the Trust’s duties under the Equality Act 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512AE7E0" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Safeguarding Children with SEND and Additional Needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760E5CA8" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust recognises that children with special educational needs and disabilities (SEND), communication needs, neurodivergence, medical conditions and other additional vulnerabilities may face increased barriers to recognising abuse, reporting concerns or communicating what has happened to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20058288" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Staff will maintain an attitude of professional curiosity and ensure safeguarding responses are tailored to the individual needs, communication preferences and circumstances of the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6D6BA8" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safeguarding arrangements will be inclusive, accessible and responsive to the needs of all children. Particular consideration will be given to ensuring that children with SEND </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>understand how to seek help, how to report concerns and how safeguarding processes will be explained in a way that is appropriate to their needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C7D41D" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In line with the Trust's commitment to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Every Child Known, Every Child Learning and Every Child Flourishing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>, safeguarding practice will promote participation, inclusion, wellbeing and positive outcomes for all children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33342C65" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Safeguarding concerns arising from restrictive intervention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7397E8B8" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Any concern that force, restraint, seclusion or another restrictive intervention was unnecessary, excessive, punitive, disproportionate or otherwise inappropriate must be treated as a potential safeguarding concern and reported immediately to the Designated Safeguarding Lead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C7C65E" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Where the concern relates to the conduct of a member of staff, the Trust’s procedures for managing allegations and low-level concerns about adults working with children will be followed, including referral to the LADO where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C11D0CC" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>All significant incidents involving the use of force, and incidents of restraint or seclusion which fall within the statutory recording requirements, must be recorded and reported in accordance with the Trust’s Physical Restraint/Restrictive Interventions Policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E7E7EE" w14:textId="536D27FA" w:rsidR="00B57CE2" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00050B8B" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75058" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Policy Monitoring, Safeguarding Assurance and Governance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A23154B" w14:textId="0B4B1D61" w:rsidR="00227E98" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy is reviewed annually by the Trust DSL and the </w:t>
+      </w:r>
+      <w:r w:rsidR="007351C9" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>SLT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="522C3562" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each school’s Appendix A will be reviewed at least annually and updated whenever relevant staff, contact details, systems or local safeguarding arrangements change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A18557" w14:textId="335E85A9" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A15FF0" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust Board has strategic responsibility for ensuring that safeguarding arrangements are effective across all schools within Staffordshire University Academies Trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EA4917" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>The Trust will maintain robust safeguarding assurance processes to provide oversight of safeguarding practice, compliance and culture across all schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B02B519" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Regular safeguarding assurance information will be reported through Trust governance arrangements and may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EA4D55" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>safeguarding and child protection activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A59A22" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Family Help involvement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7016E589" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>attendance, persistent absence and children missing education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3970BB25" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>child-on-child abuse;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C85661" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>online safety and filtering and monitoring assurance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A69C36" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>allegations and low-level concerns regarding adults working with children;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C37659" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>restrictive interventions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139FE6B0" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>safeguarding training and compliance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7861A3CF" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>safeguarding audits, reviews and external assurance activity; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D62D0A" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>emerging safeguarding risks and trends.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450D1A1A" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="378AC7C1" w14:textId="6F525829" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Significant safeguarding risks identified through school audits, reviews, inspections, complaints, incidents or assurance activities will be escalated through Trust governance processes where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621DF8E6" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Trust Board will use safeguarding assurance information to support continuous improvement and ensure that safeguarding remains effective, responsive and child-centred across all schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783059FD" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Safeguarding Risk Management and Escalation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F93931" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The Trust recognises that effective safeguarding requires the identification, monitoring and management of safeguarding risks at both school and Trust level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0113F76E" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Schools will maintain appropriate oversight of safeguarding risks through their safeguarding, attendance, behaviour, SEND, health and safety and welfare arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7607D65A" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Significant safeguarding risks, emerging safeguarding concerns or recurring safeguarding themes will be reported through appropriate school and Trust governance processes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B73F06" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Where safeguarding risks have the potential to affect multiple schools, statutory compliance, pupil welfare or Trust reputation, these will be considered through the Trust's risk management and assurance arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F97FA8" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The Trust will use safeguarding data, audits, reviews, complaints, incidents, stakeholder feedback and external assurance findings to identify trends, strengthen safeguarding practice and support continuous improvement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA30587" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Safeguarding risk management arrangements will support the Trust's commitment to ensuring that every child is known, every child is learning and every child is flourishing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BE402B" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00B57CE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF4DBE6" w14:textId="21AB0A7E" w:rsidR="00227E98" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00B57CE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00227E98" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>. Appendices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A4F7D8" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00227E98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>A – Key Contacts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC50BE2" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007351C9" w:rsidRDefault="00227E98" w:rsidP="00227E98">
+    <w:p w14:paraId="3DC50BE2" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00227E98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>B – Safeguarding Flowchart for Practitioners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B65C507" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007351C9" w:rsidRDefault="00227E98" w:rsidP="00227E98">
+    <w:p w14:paraId="4B65C507" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00227E98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>C – Safeguarding Flowchart for DSLs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4474E9" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007351C9" w:rsidRDefault="00227E98" w:rsidP="00227E98">
+    <w:p w14:paraId="1A4474E9" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00227E98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">D - </w:t>
       </w:r>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Definitions and Indicators of Abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F45E08A" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007351C9" w:rsidRDefault="00227E98" w:rsidP="00227E98">
+    <w:p w14:paraId="4F45E08A" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00227E98">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">E - </w:t>
       </w:r>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Specific safeguarding issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C3FC6D" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007351C9" w:rsidRDefault="00227E98" w:rsidP="00227E98">
+    <w:p w14:paraId="46C3FC6D" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00227E98">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">F - </w:t>
       </w:r>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Allegations about a Member of Staff (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Incl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> supply), Governor or Volunteer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B7C9D2" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007351C9" w:rsidRDefault="00227E98" w:rsidP="00227E98">
+    <w:p w14:paraId="2939ECC5" w14:textId="77777777" w:rsidR="00A66A8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00227E98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">G - </w:t>
       </w:r>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidR="00A66A8D" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Indicators of Vulnerability to Radicalisation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="10C67088" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007351C9" w:rsidRDefault="00227E98" w:rsidP="00227E98">
+        <w:t>Susceptibility to Radicalisation and Extremism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C67088" w14:textId="7110B699" w:rsidR="00227E98" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00227E98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">H - </w:t>
       </w:r>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>SPOC Contacts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D7D2D2" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007351C9" w:rsidRDefault="00227E98" w:rsidP="00227E98">
+    <w:p w14:paraId="27D7D2D2" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00227E98">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">I - </w:t>
       </w:r>
-      <w:r w:rsidRPr="007351C9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Role of the Staffordshire LADO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBF8BB9" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007351C9" w:rsidRDefault="00227E98" w:rsidP="00227E98">
+    <w:p w14:paraId="1DBF8BB9" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00227E98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+        <w:t>J - Useful Safeguarding Contacts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBDD746" w14:textId="618F74FC" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:t>J - Useful Safeguarding Contacts</w:t>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0185B4CF" w14:textId="67390000" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F0A402" w14:textId="7A303AB2" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7227CD03" w14:textId="62B8A2BF" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB16835" w14:textId="663C0C02" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D56890" w14:textId="2BE1B64D" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3056C6" w14:textId="52541DBE" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC242A2" w14:textId="464D9077" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60257929" w14:textId="4A728E8D" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58616054" w14:textId="799FDB0D" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EBFE1C" w14:textId="3206B8E5" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B03A76E" w14:textId="246B05AD" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB5BF64" w14:textId="0DEE2294" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F5FE7B" w14:textId="2EFC5757" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6398CBF6" w14:textId="1B8B4F7C" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8C70D4" w14:textId="6BFF9BEB" w:rsidR="70C0A296" w:rsidRPr="007A1C9B" w:rsidRDefault="70C0A296" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE8EAB2" w14:textId="0DF9F08D" w:rsidR="6493235E" w:rsidRPr="007A1C9B" w:rsidRDefault="6493235E" w:rsidP="6493235E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007351C9">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w14:paraId="35CA6DE9" w14:textId="674D4454" w:rsidR="00B57CE2" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="6493235E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Appendix A – Key Contacts</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix A – </w:t>
+      </w:r>
+      <w:r w:rsidR="5BA0B791" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>School-Specific Safeguarding Contacts and Arrangements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0026CA90" w14:textId="2C73EAF2" w:rsidR="6493235E" w:rsidRPr="007A1C9B" w:rsidRDefault="6493235E" w:rsidP="6493235E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1596B2E5" w14:textId="445DBD83" w:rsidR="55A0E6A1" w:rsidRPr="007A1C9B" w:rsidRDefault="55A0E6A1" w:rsidP="6493235E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Academy Details:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6998BB" w14:textId="4619B9A5" w:rsidR="55A0E6A1" w:rsidRPr="007A1C9B" w:rsidRDefault="55A0E6A1" w:rsidP="6493235E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Academy Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2339">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> St Augustine’s CE Academy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C1118E" w14:textId="776D84BD" w:rsidR="55A0E6A1" w:rsidRPr="007A1C9B" w:rsidRDefault="55A0E6A1" w:rsidP="6493235E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Headteacher</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2339">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Rebecca Walker </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E9AF9E" w14:textId="38C88BFB" w:rsidR="002F2339" w:rsidRDefault="55A0E6A1" w:rsidP="6493235E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DSL</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2339">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s: </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2339">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007351C9">
+        <w:t>Rebecca Walker and Anna Bennett</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7148341B" w14:textId="6C6D0594" w:rsidR="55A0E6A1" w:rsidRPr="007A1C9B" w:rsidRDefault="002F2339" w:rsidP="6493235E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="55A0E6A1" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>puty DSLs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Staffordshire Families Integrated Front </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007351C9">
+        <w:t>Natalie Gilmour and Olivia David</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41431844" w14:textId="6CF1D447" w:rsidR="55A0E6A1" w:rsidRPr="007A1C9B" w:rsidRDefault="55A0E6A1" w:rsidP="6493235E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nominated safeguarding governor</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2339">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Steve Sankey </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767BD676" w14:textId="0EB64DE0" w:rsidR="55A0E6A1" w:rsidRPr="007A1C9B" w:rsidRDefault="55A0E6A1" w:rsidP="6493235E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chair of the Local Academy Council</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2339">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Karen Mann </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A471D3" w14:textId="2878F386" w:rsidR="55A0E6A1" w:rsidRPr="007A1C9B" w:rsidRDefault="55A0E6A1" w:rsidP="6493235E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Trust DSL – Sam Ashley</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721E440C" w14:textId="0BD2BADB" w:rsidR="55A0E6A1" w:rsidRPr="007A1C9B" w:rsidRDefault="55A0E6A1" w:rsidP="6493235E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Internal Safeguarding Reporting System</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2339">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: My Concern </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585FEBFB" w14:textId="5C1915E1" w:rsidR="00B57CE2" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="70C0A296"/>
+    <w:p w14:paraId="4E18492B" w14:textId="77777777" w:rsidR="002E5226" w:rsidRPr="007A1C9B" w:rsidRDefault="002E5226" w:rsidP="002E5226">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:t>Door  (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007351C9">
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:t>SFIFD) – 0300 111 8007</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007351C9">
+        <w:t>Staffordshire Children’s Social Care – professional safeguarding referrals: use the current Staffordshire Multi-Agency Referral Form (MARF) and Right Help, Right Time referral arrangements. SFIFD contact details should be used for urgent advice in accordance with current Staffordshire procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E2473D" w14:textId="468558F0" w:rsidR="002E5226" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="002E5226">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007351C9">
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007351C9">
+        <w:t xml:space="preserve">LADO: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="002E5226" w:rsidRPr="007A1C9B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          </w:rPr>
+          <w:t>staffordshire.lado@staffordshire.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="306F32AB" w14:textId="77777777" w:rsidR="002E5226" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="002E5226">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007351C9">
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:br/>
-[...128 lines deleted...]
-    <w:p w14:paraId="3868F86A" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="00B54908" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
+        <w:t>NSPCC Whistleblowing Helpline: 0800 028 0285</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAF3D3B" w14:textId="5FFEF425" w:rsidR="002E5226" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="002E5226">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trust DSL: Sam Ashley </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="002E5226" w:rsidRPr="007A1C9B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          </w:rPr>
+          <w:t>sashley@suatrust.co.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="744BC098" w14:textId="20CDD485" w:rsidR="00E41C40" w:rsidRDefault="00B57CE2" w:rsidP="002E5226">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Hub DSL Leads: Anna Elkin</w:t>
+      </w:r>
+      <w:r w:rsidR="00071AE5" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Helen Grundy</w:t>
+      </w:r>
+      <w:r w:rsidR="00071AE5" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41C40" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vicky Jackson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135EA63F" w14:textId="78735840" w:rsidR="007A1C9B" w:rsidRDefault="007A1C9B" w:rsidP="002E5226">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School DSLs: Rebecca Walker and Anna Bennett </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0D8C9A" w14:textId="3A3C5DC5" w:rsidR="007A1C9B" w:rsidRDefault="007A1C9B" w:rsidP="002E5226">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School DDSLs: </w:t>
+      </w:r>
+      <w:r w:rsidR="006544A2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Natalie Gilmour and Olivia David </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7384F40C" w14:textId="77777777" w:rsidR="007A1C9B" w:rsidRPr="007A1C9B" w:rsidRDefault="007A1C9B" w:rsidP="007A1C9B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB0F0BB" w14:textId="77777777" w:rsidR="003C4DC8" w:rsidRPr="007A1C9B" w:rsidRDefault="00B57CE2" w:rsidP="003C4DC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B54908">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Appendix B- </w:t>
+      </w:r>
+      <w:r w:rsidR="003C4DC8" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Safeguarding Flowchart for All Staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280FE810" w14:textId="77777777" w:rsidR="003C4DC8" w:rsidRPr="007A1C9B" w:rsidRDefault="003C4DC8" w:rsidP="003C4DC8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The following flowchart should be used by all staff when responding to a safeguarding concern about a child. All staff have a responsibility to act promptly, report concerns without delay and follow the school’s safeguarding and child protection procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0869D6E4" w14:textId="77777777" w:rsidR="003C4DC8" w:rsidRPr="007A1C9B" w:rsidRDefault="003C4DC8" w:rsidP="003C4DC8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15423BBB" w14:textId="4EE62004" w:rsidR="00A57589" w:rsidRPr="007A1C9B" w:rsidRDefault="00206110" w:rsidP="00A57589">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Appendix B- Safeguarding Flowchart for practitioners</w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D67105E" wp14:editId="0055533A">
+            <wp:extent cx="2470785" cy="7063740"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="3810"/>
+            <wp:docPr id="874814930" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect r="50277"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2474961" cy="7075679"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D91A1B5" w14:textId="77777777" w:rsidR="003B7ECD" w:rsidRPr="007A1C9B" w:rsidRDefault="003B7ECD" w:rsidP="003B7ECD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Appendix C – Safeguarding Flowchart for Designated Safeguarding Leads and Deputy Designated Safeguarding Leads</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F5879B" w14:textId="38B87B2A" w:rsidR="003B7ECD" w:rsidRPr="007A1C9B" w:rsidRDefault="003B7ECD" w:rsidP="003B7ECD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following flowchart should be used by Designated Safeguarding Leads and Deputy Designated Safeguarding Leads when assessing and responding to safeguarding concerns. </w:t>
+      </w:r>
+      <w:r w:rsidR="00487EDC" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>It should be used alongside this policy, the Staffordshire Safeguarding Children Partnership Right Help, Right Time Framework and Escalation Process, and current local referral procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145FF9B0" w14:textId="77777777" w:rsidR="003B7ECD" w:rsidRPr="007A1C9B" w:rsidRDefault="003B7ECD" w:rsidP="003B7ECD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Where there is reasonable cause to suspect that a child is suffering, or is likely to suffer, significant harm, appropriate action must be taken without delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480A386D" w14:textId="2EB4438F" w:rsidR="002E5226" w:rsidRPr="007A1C9B" w:rsidRDefault="002E5226" w:rsidP="002E5226">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...5849 lines deleted...]
-    <w:p w14:paraId="1816FE09" w14:textId="77777777" w:rsidR="00B57CE2" w:rsidRPr="00B54908" w:rsidRDefault="00B57CE2" w:rsidP="00B57CE2">
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6816A6CF" wp14:editId="535EE463">
+            <wp:extent cx="4811114" cy="8229600"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+            <wp:docPr id="1788273149" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4815376" cy="8236891"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C4E01C" w14:textId="2C8400CF" w:rsidR="000D68A2" w:rsidRPr="007A1C9B" w:rsidRDefault="000D68A2" w:rsidP="00A57589">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B54908">
+    </w:p>
+    <w:p w14:paraId="7567885B" w14:textId="5F06B158" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="002E5226" w:rsidP="00227E98">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...5472 lines deleted...]
-      <w:pPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+        <w:t>Staffordshire Local Safeguarding Tools and Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2B9665" w14:textId="77777777" w:rsidR="002E5226" w:rsidRPr="007A1C9B" w:rsidRDefault="002E5226" w:rsidP="002E5226">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>DSLs and deputy DSLs will use current Staffordshire Safeguarding Children Partnership tools, referral pathways and procedures when assessing and responding to safeguarding concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F358398" w14:textId="77777777" w:rsidR="002E5226" w:rsidRPr="007A1C9B" w:rsidRDefault="002E5226" w:rsidP="002E5226">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Where neglect is suspected, the Staffordshire Child Neglect Screening Tool should be completed in accordance with current local guidance and used to inform whether further assessment, including use of Graded Care Profile 2 (GCP2), is appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7306556D" w14:textId="77777777" w:rsidR="002E5226" w:rsidRPr="007A1C9B" w:rsidRDefault="002E5226" w:rsidP="002E5226">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Where child exploitation is suspected, DSLs will use the current Staffordshire child-exploitation screening and assessment arrangements, including the Child Exploitation (CE) Active Risk Screening Tool and CE Intelligence Form where applicable, and will follow current MACE and referral procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55083680" w14:textId="77777777" w:rsidR="002E5226" w:rsidRPr="007A1C9B" w:rsidRDefault="002E5226" w:rsidP="002E5226">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>These tools support professional judgement and do not replace the need to make an immediate safeguarding referral or contact the Police where a child is suffering, or is likely to suffer, significant harm or is in immediate danger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10228480" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00227E98">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F8E2A1E" w14:textId="7278675E" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00B54908" w:rsidP="00227E98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>Appendix D</w:t>
       </w:r>
-      <w:r w:rsidR="00227E98" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00227E98" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Definitions and Indicators of Abuse</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="003F138C" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">                </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2BF29438" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+        <w:t>Types of Abuse and Neglect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF29438" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="99"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Neglect</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the persistent failure to meet a child's basic physical and/or psychological needs, likely to result in the serious impairment of the child's health or development.  Neglect may occur during pregnancy as a result maternal substance abuse. Once a child is born, neglect may involve a parent or carer failing to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142D0196" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="142D0196" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="99"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DA297C8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="1DA297C8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide adequate food, clothing, and shelter (including exclusion from home or abandonment). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A5A7A8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="01A5A7A8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Protect a child from physical and emotional harm or danger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1D7CE5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="4B1D7CE5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Ensure adequate supervision (including the use of inadequate caregivers); or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454D451E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="454D451E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Ensure access to appropriate medical care or treatment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406172BB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="406172BB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="757B39CF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="757B39CF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>It may also include neglect of, or unresponsiveness to, a child's basic emotional needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1365BE27" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1365BE27" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The following may be indicators of neglect (this is not designed to be used as a checklist):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413C8CB3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="413C8CB3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Constant hunger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEE8126" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="4AEE8126" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Stealing, scavenging and/or hoarding food.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADD6BA4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="3ADD6BA4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Frequent tiredness or listlessness.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B774E70" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="5B774E70" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Frequently dirty or unkempt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B09130E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="0B09130E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Often poorly or inappropriately clad for the weather.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762CB6EE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="762CB6EE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Poor school attendance or often late for school.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C72C72B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="2C72C72B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Poor concentration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4F7617" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="4A4F7617" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Affection or attention seeking behaviour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65723668" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="65723668" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Illnesses or injuries that are left untreated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699E1CC1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="699E1CC1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Failure to achieve developmental milestones, for example growth, weight.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C2044F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="71C2044F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Failure to develop intellectually or socially.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2C2FA1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="3B2C2FA1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Responsibility for activity that is not age appropriate such as cooking, ironing, caring for siblings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292C00BE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="292C00BE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The child is regularly not collected or received from school; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182536EB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="182536EB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The child is left at home alone or with inappropriate carers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B88A32" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="66B88A32" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Adolescent neglect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509A7C2D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="509A7C2D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Affluent neglect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519AA649" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="519AA649" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34EA137D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="5F1F9E70" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Educational Neglect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0E2AD8" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Educational neglect may occur where a parent or carer persistently fails to ensure that a child receives an appropriate education or repeatedly fails to engage with reasonable support intended to improve school attendance and educational participation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0D40B7" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498E797C" w14:textId="18BD87BE" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Indicators may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D75BCA" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>persistent absence or severe absence from school;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E95B1A" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>repeated failure to engage with attendance support and intervention;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7458E50F" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>failure to secure suitable education for a child of compulsory school age;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115870E1" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a lack of parental engagement with concerns regarding attendance, education or welfare; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EF281B" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>circumstances where educational needs are consistently unmet in a way that may adversely affect the child's welfare, development or future outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108380EE" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E24868" w14:textId="29788B44" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Concerns regarding educational neglect should be considered within the wider safeguarding context and may require support through Family Help arrangements or referral to children's social care where safeguarding concerns are identified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BA9896" w14:textId="77777777" w:rsidR="00EC1699" w:rsidRPr="007A1C9B" w:rsidRDefault="00EC1699" w:rsidP="00EC1699">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EA137D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2. Physical Abuse</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>may involve hitting, shaking, throwing, poisoning, burning or scalding, drowning, suffocating or otherwise causing physical harm to a child.  Physical harm may also be caused when a parent or carer fabricates the symptoms of, or deliberately induces, illness in a child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FA7B81" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="12FA7B81" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The following may be indicators of physical abuse (this is not designed to be used as a checklist):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E60B637" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="2E60B637" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Multiple bruises in clusters, or of uniform shape.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3B3837" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="4F3B3837" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Bruises that carry an imprint, such as a hand or a belt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE886D3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="2DE886D3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Bite marks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C891542" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="4C891542" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Round burn marks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42015F31" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="42015F31" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Multiple burn marks and burns on unusual areas of the body such as the back, shoulders, or buttocks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49ADA8F3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="49ADA8F3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>An injury that is not consistent with the account given.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26375D6D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="26375D6D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Changing or different accounts of how an injury occurred.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3507EEB2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="3507EEB2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Bald patches.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5D032D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="0C5D032D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Symptoms of drug or alcohol intoxication or poisoning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674F8706" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="674F8706" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>Unaccountable covering of limbs, even in hot weather.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FBDB6D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="70FBDB6D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Fear of going home or parents being contacted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091DD42B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="091DD42B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Fear of medical help.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58613AEE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="58613AEE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Fear of changing for PE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251E96FA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="251E96FA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Inexplicable fear of adults or over-compliance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2192B87C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="2192B87C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Violence or aggression towards others including bullying; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BC215A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="14BC215A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Isolation from peers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105824EF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="105824EF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="208D90E2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
-      <w:pPr>
+    <w:p w14:paraId="208D90E2" w14:textId="60A20D92" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00D00EAE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Sexual Abuse</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidR="002E4609" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">involves forcing or enticing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a child or young person to take part in sexual activities, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>not necessarily involving a high level of violence,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whether the child is aware of what is happening.  The activities may involve physical contact, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">including assault by penetration (for example, rape or oral sex) or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>non-penetrative acts such as masturbation, kissing, rubbing, and touching outside of clothing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">They may also include non-contact activities, such as involving children in looking at, or in the production of, sexual images, watching sexual activities, encouraging children to behave in sexually inappropriate ways, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>or grooming a child in preparation for abuse (including via the internet).  Sexual abuse is not solely perpetrated by adult males.  Women can also commit acts of sexual abuse, as can other children.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FC0072" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="71FC0072" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BAA0727" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6BAA0727" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The following may be indicators of sexual abuse (this is not designed to be used as a checklist):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E1592D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="74E1592D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Sexually explicit play or behaviour or age-inappropriate knowledge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042716DA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="042716DA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Anal or vaginal discharge, soreness, or scratching.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA45447" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="6AA45447" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Reluctance to go home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4212A4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="3D4212A4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Inability to concentrate, tiredness.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD1F82B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="2AD1F82B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Refusal to communicate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542A5440" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="542A5440" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Thrush, persistent complaints of stomach disorders or pains.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EEF1CA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="76EEF1CA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Eating disorders, for example anorexia nervosa and bulimia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BECAB8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="47BECAB8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Attention seeking behaviour, self-mutilation, substance abuse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D73C3E4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="7D73C3E4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Aggressive behaviour including sexual harassment or molestation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2EF3DE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="5D2EF3DE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Unusual compliance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4E772B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="6D4E772B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Regressive behaviour, enuresis, soiling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763E9F8F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="763E9F8F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Frequent or open masturbation, touching others inappropriately.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7C235D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="5B7C235D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Depression, withdrawal, isolation from peer group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44658EB6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="44658EB6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reluctance to undress for PE or swimming; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0720B37D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="0720B37D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bruises or scratches in the genital area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C926DF2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0C926DF2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6890A4D8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6890A4D8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>4. Emotional Abuse</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the persistent emotional maltreatment of a child such as to cause severe and persistent adverse effects on the child's emotional development.  It may involve conveying to children that they are worthless or unloved, inadequate, or valued only insofar as they meet the needs of another person.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>It may include not giving the child opportunities to express their views, deliberately silencing them or 'making fun' of what they say or how they communicate.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> It may feature age or developmentally inappropriate expectations being imposed on children.  These may include interactions that are beyond the child's developmental capability, as well as overprotection and limitation of exploration and learning, or preventing the child participating in normal social interaction.  It may also involve seeing or hearing the ill-treatment of another person.  It may involve serious bullying (including cyber bullying)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing children frequently to feel frightened or in danger, or the exploitation or corruption of children.  Some level of emotional abuse is involved in all types of maltreatment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1010DAB2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1010DAB2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>The following may be indicators of emotional abuse (this is not designed to be used as a checklist):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A2AB8A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="71A2AB8A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The child consistently describes him/herself in very negative ways – as stupid, naughty, hopeless, ugly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089BB4EA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="089BB4EA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Over-reaction to mistakes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58781826" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="58781826" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Delayed physical, mental, or emotional development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12434AEA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="12434AEA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sudden speech or sensory disorders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9DB612" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="3A9DB612" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Inappropriate emotional responses, fantasies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5E99D1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="4F5E99D1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Neurotic behaviour: rocking, banging head, regression, tics and twitches.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3FD97D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="7B3FD97D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Self-harming, drug, or solvent abuse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B878632" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="5B878632" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Fear of parents being contacted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79341AAE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="79341AAE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Running away.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF08257" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="5EF08257" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Compulsive stealing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC52AA2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="4BC52AA2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Appetite disorders - anorexia nervosa, bulimia; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66015953" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="66015953" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Soiling, smearing faeces, enuresis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCCA223" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="5CCCA223" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>N.B.: Some situations where children stop communicating suddenly (known as “traumatic mutism”) can indicate maltreatment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31750284" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="31750284" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70EE47B5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="70EE47B5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Parental response</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0041EF15" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0041EF15" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Research and experience indicate that the following responses from parents may suggest a cause for concern across all four categories:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7DA3B6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="7C7DA3B6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Delay in seeking treatment that is obviously needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFE67F7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="7AFE67F7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Unawareness or denial of any injury, pain, or loss of function (for example, a fractured limb).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE757B5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="0CE757B5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Incompatible explanations offered, several different explanations or the child is said to have acted in a way that is inappropriate to her/his age and development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221C80AA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="221C80AA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Reluctance to give information or failure to mention other known relevant injuries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A80BF4B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="3A80BF4B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Frequent presentation of minor injuries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7837694C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="7837694C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>A persistently negative attitude towards the child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CF8CA3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="00CF8CA3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Unrealistic expectations or constant complaints about the child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3552FECA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="3552FECA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Alcohol misuse or other drug/substance misuse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C05605A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="4C05605A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Parents request removal of the child from home; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054E414A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="054E414A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Violence between adults in the household.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262B74EC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="262B74EC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Evidence of coercion and control.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C314EAF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6C314EAF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA47E52" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="3AA47E52" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Disabled Children</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538ED53F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="538ED53F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">When working with children with disabilities, practitioners need to be aware that additional </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>possible indicators of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">abuse </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>and/or neglect may also include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2997BA57" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="2997BA57" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>A bruise in a site that may not be of concern on an ambulant child such as the shin, maybe of concern on a non-mobile child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD45706" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="3CD45706" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Not getting enough help with feeding leading to malnourishment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391B5C98" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="391B5C98" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Poor toileting arrangements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BBFDC5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="69BBFDC5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Lack of stimulation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C036480" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="6C036480" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Unjustified and/or excessive use of restraint.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59337EF4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="59337EF4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Rough handling, extreme behaviour modification such as deprivation of medication, food, or clothing, disabling wheelchair batteries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279A4B9B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="279A4B9B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Unwillingness to try to learn a child’s means of communication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6553418A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="6553418A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>Ill-fitting equipment, for example, callipers, sleep boards, inappropriate splinting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460628DE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="460628DE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Misappropriation of a child’s finances; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755AAF67" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="755AAF67" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Inappropriate invasive procedures.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                             </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3307EBB1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="3307EBB1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51E9C715" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="51E9C715" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                           </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10874C0B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="10874C0B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="317D0C8D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="317D0C8D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25574CCC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="25574CCC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                                                                                       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212A0434" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="212A0434" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F00D6A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="63F00D6A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B3F8323" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0B3F8323" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E969136" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1E969136" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="114D80A3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="114D80A3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="654CB3A5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="654CB3A5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A94B741" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4A94B741" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46470B2F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="46470B2F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E84EA5C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2E84EA5C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C1F8E8F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="3C1F8E8F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21ACD433" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="21ACD433" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E55709B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7E55709B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ECDE079" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2ECDE079" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B2946AB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2B2946AB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6988D740" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6988D740" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41B696E1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="41B696E1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14C70D68" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="14C70D68" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="335A1630" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="335A1630" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22120D40" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="00D354AF" w:rsidRDefault="00227E98" w:rsidP="00DE69FC">
+    <w:p w14:paraId="22120D40" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2993139D" w14:textId="77777777" w:rsidR="00227E98" w:rsidRDefault="00227E98" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2993139D" w14:textId="77777777" w:rsidR="00227E98" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A642CD4" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0A642CD4" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40187CBC" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="40187CBC" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06760939" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="06760939" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="794C89C6" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="794C89C6" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="084E685E" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="084E685E" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4306A64E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00B54908" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4306A64E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00B54908" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix E</w:t>
       </w:r>
-      <w:r w:rsidR="00227E98" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00227E98" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Specific Safeguarding Issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7126D51A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7126D51A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Behaviours linked to safeguarding issues</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CA2D52" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="79CA2D52" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All staff have an awareness of safeguarding issues that can put children at risk of harm. Presenting behaviours linked to issues such as drug taking and or alcohol misuse, deliberately missing education, serious violence (including the link to county lines), radicalisation and consensual and non-consensual sharing of nude and semi-nude images and/or videos can be signs that children are at risk. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C398BC3" w14:textId="33871820" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="5C398BC3" w14:textId="33871820" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bullying, including Cyberbullying</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B3A41D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="26B3A41D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bullying may be defined as deliberately hurtful behaviour, usually repeated over a period, where it is difficult for those bullied to protect themselves. It can take many forms, but the main types are: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54ABB211" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="54ABB211" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Physical (e.g., hitting, kicking, theft) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DB2598" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="59DB2598" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Verbal (e.g., racist, or homophobic remarks, threats, name-calling) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473E15E1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="473E15E1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Emotional (e.g., isolating an individual from the activities and social acceptance of their peer group) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DA3487" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="33DA3487" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cyberbullying (including sexting)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551DE613" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="551DE613" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1428"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7710483B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7710483B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Guidance on bullying can be:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AFFDC3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="46AFFDC3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Preventing &amp; tackling bullying</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68A70544" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="68A70544" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Cyberbullying advice</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A820354" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6A820354" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18C69080" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="46DF76E9" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Child on child abuse (</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="14A22FF5" w14:textId="28CC9009" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:t>Child-on-Child Abuse, including Harassment and Violence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A22FF5" w14:textId="019A294F" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...16 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All staff have the knowledge and awareness that children are capable of abusing other children (including online). </w:t>
+      </w:r>
+      <w:r w:rsidR="003C4CFC" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>All staff are clear about the Trust’s and their school’s procedures regarding child-on-child abuse. The Trust has a separate Child-on-Child Abuse Policy, which should be read alongside relevant behaviour and anti-bullying policies.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
-[...8 lines deleted...]
-    <w:p w14:paraId="2D1678FC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    </w:p>
+    <w:p w14:paraId="45E0B8FE" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>Child-on-child abuse may include harassment, violence, harmful sexual behaviour, sexual harassment and sexual violence. Abuse can occur on a continuum, and inappropriate or abusive behaviours can escalate if they are not identified and challenged at an early stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5925C5EF" w14:textId="00157AE7" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00341F9C" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Child-on-child abuse can occur, both physically and verbally, either online or face to face, between two children of </w:t>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">any </w:t>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>The Trust and its schools adopt a zero-tolerance approach</w:t>
+      </w:r>
+      <w:r w:rsidR="00050B8B" w:rsidRPr="007A1C9B">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">age and sex, with a single child or group of children and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+        <w:t xml:space="preserve"> to child-on-child abuse. This means that such behaviour is never acceptable and will always be responded to; it does not mean that every incident will result in the same response or sanction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DD0BD4" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">can happen both inside and outside of our setting. </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="04651003" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D002E93" w14:textId="77777777" w:rsidR="00A75058" w:rsidRPr="007A1C9B" w:rsidRDefault="00A75058" w:rsidP="00A75058">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3423FAD6" w14:textId="105CC67B" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Trust and its schools adopt a zero-tolerance approach to child-on-child abuse. This means that abusive, inappropriate or discriminatory behaviour is never acceptable and will always be challenged and responded to appropriately. Zero tolerance does not mean that every incident will result in the same response or sanction; responses will be proportionate to the circumstances, the needs of the children involved and the level of safeguarding risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0775BF" w14:textId="77777777" w:rsidR="00A75058" w:rsidRPr="007A1C9B" w:rsidRDefault="00A75058" w:rsidP="00A75058">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="635AC2F9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Staff must never dismiss abusive or harmful behaviour as “banter”, “part of growing up”, “just having a laugh” or “boys being boys”. Staff will challenge inappropriate and discriminatory behaviour, including sexism, racism, misogyny, misandry, homophobia, biphobia, faith-based prejudice and other derogatory behaviour. Staff will recognise that inappropriate attitudes and behaviours, including misogyny and sexualised behaviour, can escalate if they are not identified and challenged at an early stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683D1100" w14:textId="77777777" w:rsidR="00A75058" w:rsidRPr="007A1C9B" w:rsidRDefault="00A75058" w:rsidP="00A75058">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...99 lines deleted...]
-    <w:p w14:paraId="089FB537" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Trust recognises that the absence of reports does not mean that child-on-child abuse is not taking place. Children may not feel ready or know how to tell someone that they are being abused, exploited or neglected and may not recognise their experiences as harmful. Staff will therefore maintain professional curiosity, remain alert to indicators of abuse and act on concerns even where a child has not made a direct disclosure. Staff must not develop inappropriate thresholds for taking safeguarding action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C22D81" w14:textId="77777777" w:rsidR="00A75058" w:rsidRPr="007A1C9B" w:rsidRDefault="00A75058" w:rsidP="00A75058">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="71F7A6EA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The initial response to a child reporting abuse is extremely important. Children who report abuse will be listened to, taken seriously and reassured that they will be supported and kept safe. They will never be made to feel that they are creating a problem by making a report or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>that they should feel ashamed. Abuse that occurs online or outside school will be treated as seriously as abuse that occurs within the school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7958750B" w14:textId="77777777" w:rsidR="00A75058" w:rsidRPr="007A1C9B" w:rsidRDefault="00A75058" w:rsidP="00A75058">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...52 lines deleted...]
-    <w:p w14:paraId="58B88464" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Schools will maintain well-promoted, accessible and age-appropriate systems for children to report concerns. Children will be supported to understand how and to whom they can report a concern and will be reassured that concerns will be responded to appropriately. The voice, wishes and individual circumstances of the child will be considered throughout the safeguarding response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518F1644" w14:textId="77777777" w:rsidR="00A75058" w:rsidRPr="007A1C9B" w:rsidRDefault="00A75058" w:rsidP="00A75058">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="39BBD7BB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Staff will recognise that some children may be more vulnerable to child-on-child abuse or may face additional barriers to reporting it, including children with SEND and other additional needs. Safeguarding responses will therefore be child-centred, inclusive and responsive to the needs and circumstances of the children involved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7955FE80" w14:textId="77777777" w:rsidR="00A75058" w:rsidRPr="007A1C9B" w:rsidRDefault="00A75058" w:rsidP="00A75058">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="764FEDE2" w14:textId="5DB7956B" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Reports of child-on-child abuse will be recorded, assessed and responded to in accordance with this policy and the Trust’s Child-on-Child Abuse procedures. Appropriate consideration will be given to the safeguarding, welfare and support needs of the child who has experienced the abuse, the child alleged to have caused the harm, siblings and any other children who may be affected. Risk assessment and safety planning will be undertaken where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73115F7F" w14:textId="77777777" w:rsidR="00A75058" w:rsidRPr="007A1C9B" w:rsidRDefault="00A75058" w:rsidP="00A75058">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6399AE68" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Where a member of staff has a concern about child-on-child abuse, or a child makes a report to them, the concern must be reported to the Designated Safeguarding Lead or deputy DSL without delay. Appropriate action under the school’s Behaviour Policy may form part of the response but must never replace or delay necessary safeguarding action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F7A6EA" w14:textId="2C5116BE" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6399AE68" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Child-on-child abuse is most likely to include, but may not be limited to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C4B489" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="19C4B489" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>bullying (including cyberbullying, prejudice-based and discriminatory bullying).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4E9CB3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="2A4E9CB3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">abuse in intimate personal relationships between peers. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DE49F5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="24DE49F5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">physical abuse such as hitting, kicking, shaking, biting, hair pulling, or otherwise causing physical harm (this may include an online element which facilitates, threatens and/or encourages physical abuse). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC8080D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="7EC8080D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sexual violence such as rape, assault by penetration and sexual assault and may include an online element which facilitates, threatens and/or encourages sexual violence.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Causing someone to engage in sexual activity without consent, such as forcing someone to strip, touch themselves sexually, or to engage in sexual activity with a third party. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE9E8EF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="5AE9E8EF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">sexual harassment such as sexual comments, remarks about clothes and/or appearance, jokes, taunting and online sexual harassment. This also includes the telling of sexual stories, making lewd comments and calling someone sexual names and physical behaviour, such as: deliberately brushing against someone, interfering with someone’s clothes, and displaying pictures, photos or drawings of a sexual nature; and online sexual harassment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9A0FBC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="635A8340" w14:textId="38F562B5" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consensual and non-consensual making or sharing of nude or semi-nude images and/or videos, including images which have been digitally altered or wholly generated using artificial intelligence, including so-called deepfakes or deep nudes. Every incident involving the making or sharing of nude or semi-nude imagery requires a safeguarding response, whether the making or sharing is described as consensual or non-consensual. The nature and proportionality of that response will depend on the circumstances, age and needs of the children involved, the presence or absence of coercion, the nature of the imagery and any associated safeguarding risks. Staff must not view, copy, print, forward or otherwise unnecessarily handle such imagery </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and must report concerns immediately to the DSL in accordance with the school’s safeguarding procedures and current UKCIS guidance.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226A13EE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...6 lines deleted...]
-    <w:p w14:paraId="635A8340" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upskirting, which typically involves taking a picture under a person’s clothing without their permission, with the intention of viewing their genitals or buttocks to obtain sexual gratification, or cause the victim humiliation, distress, or alarm; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8B5798" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
-[...37 lines deleted...]
-          <w:numId w:val="40"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">initiation/hazing type violence and rituals (this could include activities involving harassment, abuse or humiliation used as a way of initiating a person into a group and may also include an online element). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAC3CA9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2EAC3CA9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="209FDC17" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="209FDC17" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">All </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+        <w:t>All staff are aware of the importance of understanding intra familial harms and any necessary support for siblings following incidents.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCB16C7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2FCB16C7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D35A185" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
-[...41 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="5E758C26" w14:textId="77777777" w:rsidR="00923F39" w:rsidRPr="007A1C9B" w:rsidRDefault="00923F39" w:rsidP="00923F39">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>If staff have a concern about a child or a child makes a report to them, they will follow the</w:t>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>Staff will consider the wider safeguarding context of child-on-child abuse, including any intra-familial harm and the safeguarding and support needs of siblings and other children who may be affected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8E73EE" w14:textId="77777777" w:rsidR="00923F39" w:rsidRPr="007A1C9B" w:rsidRDefault="00923F39" w:rsidP="00923F39">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="734EAA24" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:t>All staff must understand the Trust’s and their school’s procedures for preventing and responding to child-on-child abuse. Where a member of staff has a concern about a child, or a child makes a report to them, they must follow the safeguarding reporting procedures set out in this policy and report the concern to the DSL or deputy DSL without delay. Appropriate action under the school’s Behaviour Policy may form part of the response but must not replace or delay necessary safeguarding action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734EAA24" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Guidance Documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE216F3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="2BE216F3" w14:textId="6D2EC3FD" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">Disrespect </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+        <w:r w:rsidR="00AC39DA" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>NoBody</w:t>
+          <w:t>No Body</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> campaign</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B972319" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="1B972319" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t xml:space="preserve">CEOP-Safety </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>centre</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102A401D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="102A401D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>UKCIS Guidance: Sharing Nudes and Semi-Nudes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FEA5DB2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="3FEA5DB2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">Review of sexual abuse in schools and colleges - GOV.UK </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D19423E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="1D19423E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Searching, screening and confiscation in schools</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D0F106C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="6D0F106C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">Sharing nudes and semi-nudes: advice for education settings </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F5FF82" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="75F5FF82" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Undressed (</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>lgfl</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79581D3A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="79581D3A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1077"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="446635C7" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2029E8F0" w14:textId="0DA4DBE1" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="02DA0A45" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:t>Children who are questioning their gender</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344DAC6F" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+    </w:p>
+    <w:p w14:paraId="5787AE81" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Children who are questioning their gender may require sensitive, child-centred and individualised support. Staff should maintain professional curiosity and must not make assumptions about a child’s circumstances, experiences or safeguarding needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329FF0A0" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3E5F50" w14:textId="749927FC" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The welfare and best interests of the child will remain the primary consideration. Schools will take appropriate action to safeguard children from bullying, harassment, discrimination, abuse or exploitation and will ensure that the child’s wishes, feelings, individual needs and wider circumstances are appropriately considered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECB18E4" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BAA81AD" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a child makes a request relating to social transition, including requests concerning names, pronouns, uniform, facilities, single-sex spaces, sport or other school arrangements, the school will respond carefully and proportionately in accordance with current Keeping Children Safe in Education and other applicable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E341CDC" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72DB285F" w14:textId="473D856A" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Department for Education guidance. Parents and carers will ordinarily be appropriately involved in decisions affecting their child unless there is a safeguarding reason why doing so would place the child at risk of significant harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E45C1E" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA8BA13" w14:textId="5043E63C" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Any safeguarding concern arising in connection with a child questioning their gender must be reported to the DSL or deputy DSL in accordance with this policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE96C88" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DA0A45" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Children Missing Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C8ACB2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="01C8ACB2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A95E1EA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0A95E1EA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>All</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+        <w:t>All professionals working with children, as well as the wider community can help by remaining vigilant to children’s safety. The law states every child should be receiving an education, and we stand a better chance of ensuring a child’s safety if we know where and how they are receiving this.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Education and Inspections Act 2006 places a duty on local authorities in England and Wales to make arrangements to identify children and young people of compulsory school age missing education in their area; we work closely to ensure we put appropriate safeguarding responses in place for children who go missing from education. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A811D07" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6A811D07" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76438BB4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="76438BB4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A child </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ng</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>miss</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ng,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>cu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>repeated</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>y, can be a v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>arn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ng s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>gn of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a range of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>safeguard</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ng</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>sks, inc</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ud</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ng abu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>and neg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ch </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ay incl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>de s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>xual abuse</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>on;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ch</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>il</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>d crim</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">nal </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>lo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>on;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>mental hea</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ems; subs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>abu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>e and other</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ssues. Early</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ntervent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is necessary </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>dent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>xi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>e of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>any under</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ng saf</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>guard</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ng</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">sk and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>p prevent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ks of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>hem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>go</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ng miss</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ng </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>uture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18536364" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="18536364" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Our</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>sc</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>oo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ho</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ds </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+        <w:t xml:space="preserve">ds at least 2 emergency contact numbers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>or each pup</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>il</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. If a child goes missing from our school and we are unable to locate them, we will inform parents/carers and we will also contact the Police to report them missing. This will ensure that the Police and other partners have a true picture of missing episodes, which are indicators of risk for some children. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F0AD2F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
-[...14 lines deleted...]
-    <w:p w14:paraId="5D30D55D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="10F97037" w14:textId="77777777" w:rsidR="00BE7F03" w:rsidRPr="007A1C9B" w:rsidRDefault="00BE7F03" w:rsidP="00BE7F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Where a child is believed to be missing from the school site and their whereabouts cannot be established following the school’s agreed procedures and reasonable enquiries, the school will take immediate action to safeguard the child. Parents/carers will be informed as appropriate; however, the school will not rely solely on parents/carers to report the child missing to the Police. Where the child’s whereabouts remain unknown, or there are concerns for the child’s safety or welfare, the school will contact the Police directly in accordance with its procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C52A7C0" w14:textId="77777777" w:rsidR="00BE7F03" w:rsidRPr="007A1C9B" w:rsidRDefault="00BE7F03" w:rsidP="00BE7F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Each school will maintain clear procedures for responding to a child who goes missing from the school site. All staff must understand these procedures, their individual responsibilities and the action they are required to take. Accurate and timely registration is an important safeguarding measure; class and session registers must therefore be completed promptly in accordance with the school’s attendance procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FA4C51" w14:textId="77777777" w:rsidR="00BE7F03" w:rsidRPr="007A1C9B" w:rsidRDefault="00BE7F03" w:rsidP="00BE7F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Any missing episode will be considered in the context of the child’s individual circumstances and any known safeguarding risks. Where appropriate, the DSL or deputy DSL will consider whether further safeguarding action, including referral to Children’s Social Care or other relevant agencies, is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA35BD4" w14:textId="77777777" w:rsidR="00A75058" w:rsidRPr="007A1C9B" w:rsidRDefault="00A75058" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The school will notify and work with the Local Authority in accordance with statutory attendance and children missing education requirements where a pupil fails to attend regularly, is absent without explanation, or where reasonable enquiries have failed to establish the child's whereabouts. Safeguarding action will not be delayed pending the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>expiry of any attendance-related notification period where there are concerns about a child's safety or welfare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F0AD2F" w14:textId="37463D1D" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The school (regardless of designation) will also notify the Local Authority of any pupil/student who is to be deleted from the admission register because s/he:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D30D55D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Has been taken out of school by their parents and is being educated outside the school system (e.g., elective home education);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35764334" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="35764334" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Has ceased to attend school and no longer lives within a reasonable distance of the school at which s/he is registered (moved within the city, within the country or moved abroad but failed to notify the school of the change);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FCE362" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="14FCE362" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Displaced because of a crisis e.g., domestic violence or homelessness;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44ABD0A3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="44ABD0A3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Has been permanently excluded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6FD33C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0E6FD33C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73076C5A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="73076C5A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Our school will demonstrate that we have taken reasonable enquiries to ascertain the whereabouts of children that would be considered </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>‘missing’</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED4A470" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7ED4A470" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EB564AF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="3EB564AF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Children who are absent from education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE45B20" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4FE45B20" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0688B465" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0688B465" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Children being absent from education for prolonged periods and/or on repeated occasions can act as a vital warning sign to a range of safeguarding issues, including neglect, child sexual and child criminal exploitation - particularly county lines. It is important the school or college’s response to persistently absent pupils and children missing education supports identifying such abuse, and in the case of absent pupils, helps prevent the risk of them becoming a child missing education in the future. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457D2B08" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="457D2B08" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DE8AF6A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6DE8AF6A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This includes when problems are first emerging but also where children are already known to local authority children’s social care and need a social worker (such as a child who is a child in need or who has a child protection plan, or is a looked after child), where being absent from education may increase known safeguarding risks within the family or in the community. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129E69BA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="65D9F474" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="624AAD8E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7616506A" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Where absence, persistent absence or patterns of absence indicate emerging needs, the school will consider whether support through universal services, community-based early help or Family Help is appropriate. Where absence indicates that a child may be suffering or likely to suffer harm, a referral to local authority children’s social care will be made without delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6A0087" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5117E1ED" w14:textId="11E28DE3" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Attendance concerns will be considered alongside the child’s wider circumstances, including known safeguarding concerns, SEND, mental health, exploitation, domestic abuse, homelessness, family circumstances and involvement with other agencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F990D54" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+    </w:p>
+    <w:p w14:paraId="129E69BA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624AAD8E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Further information and support, includes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F10823" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="65F10823" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">Working together to improve school attendance </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">including information on how schools should work with local authority children’s services where school absence indicates safeguarding concerns. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD2019A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="6AD2019A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Information regarding schools’ duties regarding children missing education, including information schools must provide to the local authority when removing a child from the school roll at standard and non-standard transition points, can be found in the department’s statutory guidance: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">Children missing education </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15945773" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="15945773" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Further information for colleges providing education for a child of compulsory school age can be found in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">Full-time enrolment of 14 to 16-year-olds in further education and sixth-form colleges </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76EB9CD5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="76EB9CD5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>General information and advice for schools and colleges can be found in the Government’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Missing Children and Adults strategy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EC9136" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="47EC9136" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="598BABF1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="598BABF1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E5028E5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="5E5028E5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Child Missing from Home or Care </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443DCC0E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="443DCC0E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11CA2063" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="11CA2063" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are strong links between children involved in criminal and sexual exploitation and other behaviours such as running away from home, care or school, bullying, self-harm, teenage pregnancy, truancy, and substance misuse. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12492DA4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="12492DA4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C689E7C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1C689E7C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In addition, some children are particularly vulnerable, for example, children with special needs, those in residential or foster care, those leaving care, migrant children, particularly those who are unaccompanied, those forced into marriage, those involved in gangs and unaccompanied asylum-seeking children. Most children who go missing are not in care and go missing from their family home. However, children who are looked after are much more likely to run away than those who live at home, and over 50% of young people in care have run away at some point.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7494AD79" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7494AD79" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06CFDE2A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="06CFDE2A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guidance document:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8AB79D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6F8AB79D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37B2F161" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="37B2F161" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Children who run away or go missing from home or care</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66E2ED14" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="66E2ED14" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Child Sexual Exploitation (CSE) and Child Criminal Exploitation (CCE). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AAE061D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2AAE061D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Both CSE and CCE are forms of abuse that occur where an individual or group takes advantage of an imbalance in power to coerce, manipulate or deceive a child into taking part in sexual or criminal activity, in exchange for something the victim needs or wants, and/or for the financial advantage or increased status of the perpetrator or facilitator and/or through violence or the threat of violence. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712D44F3" w14:textId="3F81BCD0" w:rsidR="00DE69FC" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="712D44F3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">CSE and CCE can affect children, both male and female and can include children who have been moved (commonly referred to as trafficking) for the purpose of exploitation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F355957" w14:textId="259841D9" w:rsidR="00990499" w:rsidRPr="00D354AF" w:rsidRDefault="00990499" w:rsidP="00990499">
+    <w:p w14:paraId="5FA02A04" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="5190B444" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Trust recognises that exploitation may be hidden and that children who have been criminally or sexually exploited may not identify themselves as victims. Apparent compliance or participation does not mean that exploitation has not occurred.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E78C82D" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Schools will use current local child-exploitation risk-assessment tools and procedures where appropriate and will contribute to local multi-agency arrangements, including relevant exploitation or MACE processes, where a child is at risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA42F55" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="204"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Concerns about exploitation will be recorded and referred in accordance with Staffordshire Safeguarding Children Partnership procedures. Where there is an immediate risk of significant harm or crime, the police and/or local authority children’s social care will be contacted without delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5190B444" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="204"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Child Criminal Exploitation (CCE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37607357" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="37607357" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Some specific forms of CCE can include children being forced or manipulated into transporting drugs or money through county lines, working in cannabis factories, shoplifting, or pickpocketing. They can also be forced or manipulated into committing vehicle crime or threatening/committing serious violence to others. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3593E5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0A3593E5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Children can become trapped by this type of exploitation as perpetrators can threaten victims (and their families) with violence or entrap and coerce them into debt. They may be coerced into carrying weapons such as knives or begin to carry a knife for a sense of protection from harm, from others. As children involved in criminal exploitation often commit crimes themselves, their vulnerability as victims is not always recognised by adults and professionals, (particularly older children), and they are not treated as victims despite the harm they have experienced. They may still have been criminally exploited even if the activity appears to be something they have agreed or consented to. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44777003" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="44777003" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is important to note that the experience of girls who are criminally exploited can be very different to that of boys. The indicators may not be the same, however professionals should be aware that girls are at risk of criminal exploitation too. It is also important to note that both boys and girls being criminally exploited may be at higher risk of sexual exploitation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3511094B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="3511094B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Some of the following can be indicators of CCE:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699E52CB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="699E52CB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">children who appear with unexplained gifts or new possessions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DB19B2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="79DB19B2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>children who associate with other young people involved in exploitation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6575CDB4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="6575CDB4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>children who suffer from</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">changes in emotional well-being. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73615EF5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="73615EF5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">children who misuse drugs and alcohol.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7984E4C5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="7984E4C5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>children who go</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>missing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for periods of time or regularly come home late. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A495EDC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="7A495EDC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>children who regularly miss school or education or do not take part in education.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC92384" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6BC92384" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E647A10" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1E647A10" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Guidance documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FAB7C13" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="0FAB7C13" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Safeguarding children who may have been trafficked</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C3AA96" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="40C3AA96" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Child Exploitation - </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>StaffsSCB</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="591C5177" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="591C5177" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Child sexual exploitation (CSE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6E1EC5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2E6E1EC5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">CSE is a form of child sexual abuse. Sexual abuse may involve physical contact, including assault by penetration (for example, rape or oral sex) or nonpenetrative acts such as masturbation, kissing, rubbing, and touching outside clothing. It may include non-contact activities, such as involving children in the production of sexual images, forcing children to look at sexual images or watch sexual activities, encouraging children to behave in sexually inappropriate ways or grooming a child in preparation for abuse including via the internet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519F2B8E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="519F2B8E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">CSE can occur over time or be a one-off occurrence and may happen without the child’s immediate knowledge e.g., through others sharing videos or images of them on social media. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6256C512" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6256C512" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...20 lines deleted...]
-    <w:p w14:paraId="35D31F41" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CSE can affect any child, who has been coerced into engaging in sexual activities. This includes 16- and 17-year-olds who can legally consent to have sex. Some children may not realise they are being exploited e.g. they believe they are in a genuine romantic relationship. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D31F41" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The above CCE indicators can also be signs of CSE, as can having older boyfriends or girlfriends and/or suffering from sexually transmitted infections/becoming pregnant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F62C0AC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7F62C0AC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A86924E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0A86924E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guidance documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A76BB6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="67A76BB6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CDC19DC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="1CDC19DC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Child Sexual Exploitation Definition &amp; Guidance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42D8C03F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="42D8C03F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Know about CSE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10541AFD" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="10541AFD" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="059C172F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="059C172F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">County Lines </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50320D30" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="50320D30" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B30BD3C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2B30BD3C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>County lines is a term used to describe gangs and organised criminal networks involved in exporting illegal drugs (primarily crack cocaine and heroin) into one or more importing areas (within the UK), using dedicated mobile phone lines or other form of “deal line”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D875A0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="07D875A0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162531E7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="162531E7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Exploitation is an integral part of the county lines offending model with children and vulnerable adults exploited to move and/or store drugs and money. Offenders will often use coercion, intimidation, violence (including sexual violence) and weapons to ensure compliance of victims. Children can be targeted and recruited into county lines in several locations including schools, further and higher educational institutions, pupil referral units, special educational needs schools, children’s homes, and care homes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF815EE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2BF815EE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="676E08FA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="676E08FA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Children are often recruited to move drugs and money between locations and are known to be exposed to techniques such as ‘plugging’, where drugs are concealed internally to avoid detection. Children can easily become trapped by this type of exploitation as county lines gangs create drug debts and can threaten serious violence and kidnap towards victims (and their families) if they attempt to leave the county lines network.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035B3D89" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="035B3D89" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E5454A9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="5E5454A9" w14:textId="12A0D660" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00D00EAE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">One of the ways of identifying potential involvement in county lines are missing episodes (both from home and school), when the victim may have been trafficked for the purpose of transporting drugs and a referral to the National Referral Mechanism (NRF) should be considered via the Police. Further information can be found here </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00D354AF">
+        <w:t>One of the ways of identifying potential involvement in county lines are missing episodes (both from home and school), when the victim may have been trafficked for the purpose of transporting drugs and a referral to the National Referral Mechanism (NR</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00EAE" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) should be considered via the Police. Further information can be found here </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>National Referral Mechanism</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6440B175" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6440B175" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20E4BC15" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="20E4BC15" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If a child is suspected to be at risk of or involved in county lines, a safeguarding referral should be considered alongside consideration of availability of local services/third sector providers who offer support to victims of county lines exploitation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02103EA9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="02103EA9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44408261" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="44408261" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Like other forms of abuse and exploitation, county lines exploitation: -</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D6AACA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="79D6AACA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B62F946" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="3B62F946" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Can affect any child or young person (male or female) under the age of 18 years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F01CFDD" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="5F01CFDD" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Can affect any vulnerable adult over the age of 18 years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63903E87" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="63903E87" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Can still be exploitation even if the activity appears consensual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBBBACE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="2FBBBACE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Can involve force and/or enticement-based methods of compliance and is often accompanied by violence or threats of violence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFA2AAE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="4FFA2AAE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Can be perpetrated by individuals or groups, males or females, and young people or adults and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4437BE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="4B4437BE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="289"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Is typified by some form of power imbalance in favour of those perpetrating the exploitation. Whilst age may be the most obvious, this power imbalance can also be due to a range of other factors including gender, cognitive ability, physical strength, status, and access to economic or other resources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131B4865" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="131B4865" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Guidance Document:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B51267" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="18B51267" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="2E74B5"/>
           </w:rPr>
           <w:t>Criminal Exploitation of Children and Vulnerable Adults; County Lines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="758FA65F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="758FA65F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>County Lines toolkit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EE8A1E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="22EE8A1E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0485B6BA" w14:textId="77777777" w:rsidR="00D83C81" w:rsidRDefault="00D83C81" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0485B6BA" w14:textId="77777777" w:rsidR="00D83C81" w:rsidRPr="007A1C9B" w:rsidRDefault="00D83C81" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34356143" w14:textId="4ABE606B" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="34356143" w14:textId="4ABE606B" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Domestic Abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE1224D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7EE1224D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DEDD172" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7F3A9449" w14:textId="7A1A0864" w:rsidR="00A75058" w:rsidRPr="007A1C9B" w:rsidRDefault="00A75058" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any incident or pattern of incidents of controlling, coercive or threatening behaviour, violence, or abuse between those aged 16 or over who are or have been intimate partners or family members regardless of gender or sexuality. This can encompass but is not limited to the following types of abuse: </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Domestic abuse includes abusive behaviour between people aged 16 or over who are personally connected to each other. Abuse may consist of a single incident or a course of conduct and may include physical or sexual abuse, violent or threatening behaviour, controlling or coercive behaviour, economic abuse and psychological, emotional or other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="64E46469" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+        <w:lastRenderedPageBreak/>
+        <w:t>abuse. Children who see, hear or experience the effects of domestic abuse are recognised as victims of domestic abuse in their own right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA3764B" w14:textId="77777777" w:rsidR="00A75058" w:rsidRPr="007A1C9B" w:rsidRDefault="00A75058" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DEDD172" w14:textId="68AAE5B1" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This can encompass but is not limited to the following types of abuse: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4788C46D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E46469" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Psychological </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28ECEFAE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="28ECEFAE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Physical </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B3B064" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="24B3B064" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Sexual </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C82BF6D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="1C82BF6D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Financial </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF67CEE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="5EF67CEE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Emotional </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3123A97A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="3123A97A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40298031" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="40298031" w14:textId="2BF6A4E2" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...6 lines deleted...]
-    <w:p w14:paraId="1327AD99" w14:textId="2C9FCF2B" w:rsidR="00DE69FC" w:rsidRPr="00990499" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children can be victims of domestic abuse. They may see, hear, or experience the effects of abuse at home and/or suffer domestic abuse in their own intimate relationships (teenage relationship abuse). Exposure to domestic abuse and/or violence can have a serious, long lasting emotional and psychological impact on children. In some cases, a child may blame themselves for the abuse or may have had to leave the family home as a result. Domestic abuse affecting young people, can also occur within their personal relationships, as well as in the context of their home life. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D565F3" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Children affected by domestic abuse will be provided with appropriate safeguarding and pastoral support and, where necessary, referred or signposted to relevant specialist services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A6478D" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="743B793B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Operation Encompass</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3013AE03" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Trust recognises that a child who sees, hears or experiences the effects of domestic abuse is recognised as a victim of domestic abuse in their own right under the Domestic Abuse Act 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E076EFF" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Operation Encompass is a statutory information-sharing arrangement through which police notify a relevant educational establishment where they have reasonable grounds to believe that a child may be a victim of domestic abuse following a domestic abuse incident.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3A1888" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Notifications may relate to a child who was present during an incident or to a child connected to the household who was not physically present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CC08D4" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each school will nominate an appropriately trained Key Adult, normally the DSL or deputy DSL, to receive and manage Operation Encompass notifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7B6463" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Schools will ensure appropriate arrangements are in place for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC70CB8" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>receiving and checking notifications;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3FD81F" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>securely recording the information;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6252D89A" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>considering the voice, experience and individual needs of the child;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4C86C1" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>providing sensitive and proportionate pastoral and safeguarding support;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DA68C9" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sharing information only with staff who need it in order to safeguard or support the child; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F2DC95" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>considering whether additional safeguarding action or referral is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0519BF" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>An Operation Encompass notification does not replace normal safeguarding procedures. Where the information indicates that a child has suffered or is likely to suffer harm, the DSL will take appropriate action in accordance with this policy and local safeguarding procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743B793B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Guidance Documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A6C48C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="28A6C48C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Domestic Violence and Abuse</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20CEE8EE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="20CEE8EE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>NSPCC-Domestic Abuse</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CCAC389" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="3CCAC389" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Operation Encompass helpline 0204 513 9990 (8am-1pm Mon-Fri)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BC26C6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="49BC26C6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5228691F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="5228691F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Drugs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7355B961" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7355B961" w14:textId="13ACE128" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="004545BB" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...6 lines deleted...]
-    <w:p w14:paraId="3AB5A664" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alcohol and substance misuse may place children at increased risk of harm and may be associated with other safeguarding concerns, including exploitation, criminal activity, poor attendance and adverse health outcomes. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Consequences range from non-attendance and poor attainment at school, poor health, committing crime to support 'habits' and increased risk of being a victim of violent crime and criminal exploitation, including sexual exploitation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB5A664" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Guidance Documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BD1062" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="65BD1062" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>NSPCC-Parental Substance Misuse</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="212A7970" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="212A7970" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Drugs Advise for Schools</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75817E7F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="75817E7F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="777"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03DED2EA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="03DED2EA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fabricated or Induced Illness (FII)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164E0964" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="164E0964" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Fabricated or Induced Illness is a condition whereby a child suffers harm through the deliberate action of their carer, and which is attributed by the adult to another cause.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACB0583" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4ACB0583" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">There may be several explanations for these circumstances, and each requires careful consideration and review. Concerns about a child’s health should be discussed with a health professional who is involved with the child. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699F57AA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00DE69FC">
+    <w:p w14:paraId="699F57AA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>NHS-Overview-Fabricated or Induced Illness</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20F3163C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="20F3163C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28A8D0D8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="28A8D0D8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Homelessness</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F60A829" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6F60A829" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Being homeless or being at risk of becoming homeless presents a real risk to a child’s welfare. The DSL/DDSL are aware of local contact details and referral routes into local housing organisations, so they can raise/progress concerns at the earliest opportunity. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2027DA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6A2027DA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Indicators of risk include household debt, rent arrears, domestic abuse, and anti-social behaviour, as well as the family being asked to leave a property. Whilst referrals and/or discussion with the Local Housing Authority will be progressed as appropriate, and in accordance with local procedures, this will </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> replace a referral into children’s social care where a child has been harmed or is at risk of harm.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA5B2E1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6EA5B2E1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>We also recognise that in some cases 16/17 yr olds could be living independently from their parents or guardians and they will require a different level of intervention and support. Children’s services will be the lead agency for these young people and the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>DSL will ensure that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>appropriate referrals are made based on the child’s circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CC5606" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6B146EB4" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="6B0D20C8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:t>Temporary Accommodation Notification Duty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E7D2C0" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...7 lines deleted...]
-    <w:p w14:paraId="71AF9B7A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Children’s Wellbeing and Schools Act 2026 places a duty on local housing authorities in England to notify relevant educational institutions when a child is placed in temporary accommodation where the required consent to share the information has been given.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8CBDD5" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Consent may be provided by a parent or person with parental responsibility or care of the child, or by a 16- or 17-year-old who is living independently from their parents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5B630E" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Where a school receives a notification that a pupil has been placed in temporary accommodation, the information will be brought to the attention of the DSL and appropriate staff on a need-to-know basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF3DF49" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The school will consider whether the child requires additional or different support in relation to safeguarding, welfare, attendance, transport, health, wellbeing, educational participation, SEND or pastoral needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C9CD23" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Receipt of a temporary accommodation notification does not replace the school’s existing safeguarding responsibilities. Where there is concern that a child has suffered or is at risk of harm, an appropriate referral to local authority children’s social care will be made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BB86A4" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CC5606" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Honour-based Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0D20C8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">So-called ‘honour-based’ abuse (HBA) encompasses incidents or crimes which have been committed to protect or defend the honour of the family and/or the community, including female genital mutilation (FGM), forced marriage, and practices such as breast ironing. Abuse committed in the context of preserving “honour” often involves a wider network of family or community pressure and can include multiple perpetrators. It is important to be aware of this dynamic and additional risk factors, when deciding what form of safeguarding action to take. All forms of HBA are abuse (regardless of the motivation) and should be handled and escalated as such. Professionals in all agencies, and individuals and groups in relevant communities, need to be alert to the possibility of a child being at risk of HBA, or already having suffered HBA.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AF9B7A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78EC9D37" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="78EC9D37" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Female Genital Mutilation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>(FGM)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28583799" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="28583799" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>FGM comprises of all procedures involving partial or total removal of the external female genitalia or other injury to the female genital organs. It is illegal in the UK and a form of child abuse with long-lasting harmful consequences. It is known by several names including “cutting‟, “female circumcision‟ or “initiation‟. The term female circumcision suggests that the practice is like male circumcision, but it bears no resemblance to male circumcision, and it has serious health consequences with no medical benefits. FGM is also linked to domestic abuse, particularly in relation to “honour-based abuse”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B59C2B8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="5B59C2B8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">FGM mandatory reporting duty for teachers Section 5B of the Female Genital Mutilation Act 2003 (as inserted by section 74 of the Serious Crime Act 2015) places a statutory duty upon teachers along with regulated health and social care professionals in England and Wales, to report to the police where they discover (either via disclosure by the victim or visual evidence) that FGM appears to have been carried out on a girl under 18. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8FFA64" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1D8FFA64" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Those failing to report such cases may face disciplinary sanctions. It is rare to see visual evidence, and children should not be examined but the same definition of what is meant by “to discover that an act of FGM appears to have been carried out” is used for all professionals to whom this mandatory reporting duty applies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3785973C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="3785973C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
-[...20 lines deleted...]
-    <w:p w14:paraId="1B07A886" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personally report to the police cases where they discover that an act of FGM appears to have been carried out. Unless there is good reason not to, they should still </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">consider and discuss any such case with the DSL (or deputy) and involve children’s social care as appropriate. The duty does not apply in relation to at risk or suspected cases (i.e. where staff do not discover that FGM appears to have been carried out, either through disclosure by the victim or visual evidence) or in cases where the woman is 18 or over. In these cases, staff will follow local safeguarding procedures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B07A886" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Guidance Documents: -</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD8DA59" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="0FD8DA59" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Multi Agency Statutory guidance on Female Genital Mutilation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D3D4E9E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="0D3D4E9E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Female Genital Mutilation Act 2003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03FDC56A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="03FDC56A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="398B27F5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="398B27F5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Forced Marriage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A88C18A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2A88C18A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B75954F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="5B75954F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forcing a person into a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>marriage is a crime in England and Wales. A forced marriage is one entered</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>without</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the full and free consent of one or both parties and where violence, threats or any other form of coercion is used to cause a person to enter a marriage. The threats can be physical or emotional and psychological. A lack of full and free consent can be where a person does not consent or where they cannot consent (if they have learning disabilities, for example). Some perpetrators use perceived cultural practices, to coerce a person into marriage. Schools and colleges play an important role in safeguarding children from forced marriage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EDF128" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="48EDF128" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B49763A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6B49763A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are some significant differences between the referral of a concern about a young person being forced into marriage and other child protection referrals. Professionals must be aware that sharing information with a young person’s parents, extended family, or members of their community, could put the young person in a situation of significant risk. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C498215" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7C498215" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B1058F0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2B1058F0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Any disclosure that indicates a young person may be facing a forced marriage must be taken seriously by professionals who should also realise that this could be ‘one chance to save a life’. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A forced marriage is a marriage in which one or both spouses do not consent to the marriage but are coerced into it. Duress can include physical, psychological, financial, sexual, and emotional pressure. In cases of vulnerable adults who lack the capacity to consent to marriage, coercion is not required for a marriage to be forced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D30CC06" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2D30CC06" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="440FDE0B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="440FDE0B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>From February 2023 it has also been a crime to carry out any conduct whose purpose is to cause a child to marry before their eighteenth birthday, even if violence, threats or another form of coercion are not used. As with the existing forced marriage law, this applies to non-binding, unofficial ‘marriages’ as well as legal marriages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC619FF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2FC619FF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DE028D9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="5DE028D9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">School and college staff can contact the Forced Marriage Unit for advice or information: Contact: 020 7008 0151 or email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>fmu@fcdo.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8BE52B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7B8BE52B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40E3A8BE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="40E3A8BE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guidance Document:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CD6041" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="78CD6041" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Forced Marriage</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79F298A4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="79F298A4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId41" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>The right to choose: government guidance on forced marriage</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD6D5AB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6AD6D5AB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ECFF855" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4ECFF855" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="237"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mental Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B76AE6C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1B76AE6C" w14:textId="1B3800A9" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All staff </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have an important role to play in supporting the mental health and wellbeing of our pupils and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">All </w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aware that mental health problems can, in some cases, be an indicator that a child has suffered or is at risk of suffering abuse, neglect or exploitation. </w:t>
+      </w:r>
+      <w:r w:rsidR="00022F85" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each school will maintain clear systems and processes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in place for identifying possible mental health problems, including routes to escalate and clear referral and accountability systems.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17980820" w14:textId="4EC8E90D" w:rsidR="006118D5" w:rsidRPr="00F51B30" w:rsidRDefault="006118D5" w:rsidP="006118D5">
+    <w:p w14:paraId="476143B7" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...94 lines deleted...]
-      <w:r w:rsidRPr="00F51B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">children’s counsellor within our Multi Academy Trust and have and continue to use this facility to successfully support pupils at our school. We have open discussions with staff about wellbeing and work alongside them to instil new initiatives in order to support their wellbeing and reduce and ease workload. </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="2C752462" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:t>The school will have clear systems and processes for identifying and responding to children who may require mental health support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796FAE66" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Staff are not expected to diagnose mental health conditions. However, education staff are well placed to identify changes in behaviour, presentation, attendance, relationships or engagement which may indicate that a child is experiencing a mental health difficulty or may require additional support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8286F9" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mental health concerns will be considered in the context of the child’s wider circumstances and experiences. Staff recognise that experiences of abuse, neglect, exploitation, discrimination, bullying, domestic abuse and other adverse experiences can have a lasting impact on a child’s mental health, behaviour and education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD68C2C" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The school will work with parents, health services, children’s social care and other agencies as appropriate, while ensuring that the voice and best interests of the child remain central to decision-making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD8DFD9" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Trust recognises that safeguarding contributes to children's long-term wellbeing, resilience, independence and life opportunities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A10687E" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Through effective safeguarding practice, schools will support children and young people to develop the knowledge, skills, confidence and resilience needed to prepare for adulthood and participate safely in society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52856963" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For pupils with SEND and additional vulnerabilities, safeguarding arrangements will take account of their longer-term outcomes and aspirations, including independent living, community participation, friendships and relationships, health and wellbeing, and future education, employment or training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6328DCF8" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Schools will work with children, families and partner agencies to ensure that preparation for adulthood is considered as part of wider support, transition planning and safeguarding arrangements where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C752462" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Only appropriately trained professionals will attempt to make a diagnosis of a mental health problem. Education staff, however, are well placed to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>observe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> children day-to-day and identify those whose behaviour suggests that they may be experiencing a mental health problem or be at risk of developing one.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25019D71" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="25019D71" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="237"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Where children have suffered abuse and neglect, or other potentially traumatic Adverse Childhood Experiences (ACE), this can have a lasting impact throughout childhood, adolescence and into adulthood. It is key that staff are aware of how these children’s experiences, can impact on their mental health, behaviour, and education.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A01C9B9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4A01C9B9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Guidance and helpful documents: -</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A49799" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="41A49799" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId42" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Addressing Trauma and Adversity </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="625896CE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="625896CE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId43" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Mental Health and Behaviour in Schools Guidance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9E4EF3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="7B9E4EF3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Preventing and tackling bullying</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0347B29F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="0347B29F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Every Interaction Matters</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709C386E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="709C386E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId46" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>MIND-Parenting Capacity and Mental Health</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="342DB66C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="342DB66C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>NSPCC-Mental Health and Parenting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58BC0B59" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="58BC0B59" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="410C456D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="410C456D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If staff have a mental health concern about a child that is also a safeguarding concern, immediate action should be taken, following their child protection policy, and by speaking to the designated safeguarding lead or a deputy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED03640" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0ED03640" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64BDEBF2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="64BDEBF2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Online Safety</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651193AE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="651193AE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The use of technology has become a significant component of many </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>safeguarding issues. Child Criminal Exploitation, Child Sexual Exploitation, radicalisation,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sextortion, sexual</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> predation, and technology often provides the platform that facilitates harm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5B6235" w14:textId="06E26C4A" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6E5B6235" w14:textId="2F0D1ABA" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="002C6057" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>At</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="42D38FF4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:t xml:space="preserve">The Trust recognises that it is essential to safeguard children from potentially harmful and inappropriate online material. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C09E2" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Trust and its schools will maintain a whole-school approach to online safety that protects and educates pupils and staff in their use of technology and provides clear mechanisms for identifying, intervening in and escalating concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538B6A5B" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B" w:rsidP="00050B8B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">The breadth of issues classified within online safety is considerable, but can be categorised into four areas of risk: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4946517E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+        <w:t>The breadth of risks within online safety is considerable and is considered through the four areas of risk:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267C0917" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="29B11E0D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Content:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exposure to illegal, inappropriate or harmful content, including pornography, racism, misogyny, self-harm and suicide content, antisemitism, radicalisation, extremism, extreme sexual or physical violence, misinformation, disinformation, fake news and conspiracy theories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F757DA2" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="0ADA92F2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Contact:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> harmful interaction with other users or with generative AI applications which simulate human interaction. This can include peer pressure, adults or others posing as children, grooming, exploitation, coercion and harmful commercial contact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5961BE97" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="7E44068E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Conduct:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> online behaviour that increases the likelihood of or causes harm, including online bullying and the making, sending, receiving or sharing of explicit images, including consensual or non-consensual nudes or semi-nudes and images which have been altered or generated using artificial intelligence, including deepfakes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D981BF" w14:textId="77777777" w:rsidR="00050B8B" w:rsidRPr="007A1C9B" w:rsidRDefault="00050B8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="12BC8214" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Commerce:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risks including online gambling, inappropriate advertising, phishing, scams and other forms of financial exploitation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74352A51" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="720"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="64D702EB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Generative Artificial Intelligence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A554FF" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Trust recognises both the educational opportunities and safeguarding risks associated with generative artificial intelligence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBA7FF1" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Any use of generative AI within schools must be consistent with safeguarding, data-protection, information-security, intellectual-property and educational requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CB416E" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Staff will remain alert to risks including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0099DCA0" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inappropriate or harmful AI-generated content;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B19A6D" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>AI systems that simulate harmful or exploitative contact;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7E1933" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>grooming or manipulation facilitated through AI;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09997117" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the creation or alteration of nude or semi-nude imagery and deepfakes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9439FC" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>misinformation and disinformation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77816AB2" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inappropriate disclosure of personal or special-category data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE737A2" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bias and discriminatory outputs; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534E1D30" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>circumvention of school filtering and monitoring arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F816EEC" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C2A462" w14:textId="02401565" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Where schools permit use of generative AI, they will ensure appropriate risk assessment, staff oversight, pupil education and technical safeguards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D702EB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Consideration of these 4Cs (above) will provide the basis for our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Online Safety Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="088923B2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="088923B2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">We ensure that online safety is a running and interrelated theme whilst devising and implementing policies and procedures. We consider online safety in other relevant policies, when planning curriculum, teacher training, the role and responsibilities of the DSL and parental engagement. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">We have appropriate filtering and monitoring systems in place </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>on school devices and school networks</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, and these are regulated, and risk assessed as part of the prevent duty.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102B0755" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="755B8254" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Filtering and Monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A3C15B" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Trust will ensure that all schools have appropriate filtering and monitoring systems in place and that responsibilities for managing those systems are clearly allocated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3DAF2D" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each school will identify a member of the senior leadership team with overall responsibility for filtering and monitoring. Reviews will be undertaken with the support of the DSL and appropriate IT support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C763980" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The effectiveness of filtering and monitoring arrangements will be formally reviewed at least once every academic year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E88A98F" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The review will include practical checks that filtering is operating appropriately on relevant internet-connected devices and in all relevant locations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDDA66B" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Schools will maintain a record of these checks, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31463E0C" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the date of the check;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC730D7" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>who undertook it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA9AA2E" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the devices, systems, user profiles or locations checked;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F28D24" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...82 lines deleted...]
-    <w:p w14:paraId="6E6BD83A" w14:textId="77777777" w:rsidR="006118D5" w:rsidRPr="001363C5" w:rsidRDefault="006118D5" w:rsidP="006118D5">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>what was tested;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391D5D2B" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...94 lines deleted...]
-    <w:p w14:paraId="3A530A7A" w14:textId="77777777" w:rsidR="006118D5" w:rsidRPr="001363C5" w:rsidRDefault="006118D5" w:rsidP="006118D5">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the outcome; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368C1237" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="1EC5C942" w14:textId="77777777" w:rsidR="006118D5" w:rsidRPr="00197C1D" w:rsidRDefault="006118D5" w:rsidP="006118D5">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>any remedial action required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A3886B" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Checks will be informed by the school’s safeguarding risk profile and will include appropriate consideration of pupils with additional vulnerabilities and emerging risks, including generative AI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB552CE" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Filtering arrangements will block illegal, harmful and inappropriate material without unreasonably affecting teaching and learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59366BD2" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Monitoring arrangements will enable relevant safeguarding concerns to be identified and escalated appropriately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D33FF7" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The leadership team, DSL, relevant staff and IT support must understand the filtering and monitoring arrangements, their respective responsibilities and how concerns are reported and escalated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E49B70E" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The governing body/LAC will receive appropriate assurance that filtering and monitoring arrangements are effective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB5C9AE" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mobile Phones and Smart Technology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0702FC" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>From 1 September 2026, schools will follow the Department for Education statutory guidance Mobile phones in schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0A513D" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SUAT schools will operate as mobile phone-free environments by default. Pupils should not have access to or use mobile phones during the school day, including during lessons, movement between lessons, breaktimes and lunchtimes, except where an authorised exception applies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DB8D3F" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each school will set out its local arrangements in its Behaviour Policy and/or Mobile Phone Policy, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C65592" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="24C6A1C6" w14:textId="77777777" w:rsidR="006118D5" w:rsidRPr="00A900D8" w:rsidRDefault="006118D5" w:rsidP="006118D5">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>how mobile phones are stored or secured;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCD97E9" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...66 lines deleted...]
-    <w:p w14:paraId="060F2844" w14:textId="39C9E3BA" w:rsidR="006118D5" w:rsidRPr="001933CF" w:rsidRDefault="006118D5" w:rsidP="006118D5">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>arrangements for pupils who bring devices to school;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73497F43" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="0E8870AE" w14:textId="77777777" w:rsidR="006118D5" w:rsidRPr="00C20761" w:rsidRDefault="006118D5" w:rsidP="006118D5">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>authorised exceptions, including reasonable adjustments where appropriate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A42154" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sanctions for misuse;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649F743F" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>arrangements for smart watches and other connected communications technology;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543B81D5" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>procedures for emergency contact between pupils and parents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F0A645" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>safeguarding responses where a device is suspected to contain harmful or illegal material; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70274908" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>arrangements for searching, screening and confiscation in accordance with current statutory guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310A6C1A" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2998F1" w14:textId="174AF0F4" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Any exception to the default mobile phone-free position will be based on the individual circumstances of the pupil and must not undermine safeguarding arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CD15C2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Guidance Documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C885C0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="30C885C0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Children’s Commissioner-Online Safety</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17BFDB2A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="17BFDB2A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId52" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Teaching online safety in schools </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36478784" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="36478784" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId53" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Appropriate Filtering and Monitoring </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7126A1B3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="7126A1B3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId54" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>CEOP-Safety Centre</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72164C8E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="72164C8E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId55" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>National Cyber Security Centre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C83DF97" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="5C83DF97" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId56" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>NSPCC-Undertaking remote teaching safely</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A25955F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="4A25955F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId57" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">360 Degree Safe - Online Safety Review Tool </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EE03E79" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="1EE03E79" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId58" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>UKCCIS-UK Council for Child Internet Safety</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BC95D15" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1BC95D15" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1704C027" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1704C027" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="237"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Fostering</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4C639F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="2C4C639F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A private fostering arrangement is one that is made privately (without the involvement of a local authority) for the care of a child under the age of 16 (under 18, if disabled) by someone other than a parent or immediate relative.  If the arrangement is to last, or has lasted, for 28 days or more, it is categorised as private fostering. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0996A13C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0996A13C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Close relatives are defined as a grandparent, brother, sister, uncle, or aunt (whether of full blood or half blood or by marriage or civil partnership), or a stepparent. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B41F6F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="72B41F6F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>People become involved in private fostering for all kinds of reasons.  Examples of private fostering include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0326DEB6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="0326DEB6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Children who need alternative care because of parental illness.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053AA97D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="053AA97D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Children whose parents cannot care for them because their work or study involves long or antisocial hours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3684CAD3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="3684CAD3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Children sent from abroad to stay with another family, usually to improve their educational opportunities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F65C3C8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="1F65C3C8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaccompanied asylum seeking and refugee children. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E14909F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="1E14909F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Teenagers who stay with friends (or other non-relatives) because they have fallen out with their parents. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FCE9BF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="15FCE9BF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Children staying with families while attending a school away from their home area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A010E4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="22A010E4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71B4BFC2" w14:textId="2F5EC407" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
-[...42 lines deleted...]
-    <w:p w14:paraId="3E2D79E0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="71B4BFC2" w14:textId="7017A0E8" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00E06FA4" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Staff in all SUAT schools will notify the DSL or deputy DSL where they become aware of a possible private fostering arrangement</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4082" w:rsidRPr="007A1C9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4082" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The DSL will ensure that Staffordshire Children’s Social Care is notified in accordance with statutory requirements and local procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A95EB6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Guidance Document:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A3723E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="09A3723E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId59" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Children Act 1989 – Private Fostering</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E626D64" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="67F6459A" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="010B905D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F425BF" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Kinship Care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0A65A6" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Trust recognises that children may live in a range of formal and informal kinship care arrangements and that their individual circumstances, experiences and support needs must be understood when considering safeguarding, attendance, wellbeing and educational outcomes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6804F85D" w14:textId="0658E9B5" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B8EC7E" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Staff should not assume that a kinship arrangement is a safeguarding concern in itself. However, where a child living in kinship care has additional needs or safeguarding concerns, the school will work with the child, their carer, the local authority and relevant agencies to ensure appropriate support is considered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9EED51" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E626D64" w14:textId="3B02FA78" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Schools will have regard to relevant local authority arrangements and the support available through the local kinship offer and will cooperate, where appropriate, with arrangements intended to promote the educational achievement, attendance and engagement of children in need and children living in kinship care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1361C6D5" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E028BD" w14:textId="1B483C4B" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00975076">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Young Carers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D6A277" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00975076">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="161727C8" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Trust recognises that children and young people who provide care for a family member may have additional needs and vulnerabilities. Caring responsibilities may affect a child’s attendance, punctuality, attainment, behaviour, emotional wellbeing, relationships and ability to participate fully in school life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EA619A" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="115DDD5B" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Staff should remain alert to indicators that a child may have significant or inappropriate caring responsibilities and should not assume that difficulties with attendance, engagement or behaviour are simply matters of choice or compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C76CB0" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59019A4A" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00487EDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Where a young carer is identified, the school will consider the child’s individual circumstances and whether support through the school, universal services, Family Help or other relevant agencies is appropriate. Where caring responsibilities give rise to safeguarding concerns, these must be reported to the DSL or deputy DSL and responded to in accordance with this policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B67298" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00975076">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010B905D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Preventing Radicalisation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33ADFD01" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="33ADFD01" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Children are vulnerable to extremist ideology and radicalisation. Similar to protecting children from other forms of harms and abuse, protecting children from this risk should be a part of a schools’ or colleges’ safeguarding approach. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CFD234" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="34CFD234" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Extremism</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the vocal or active opposition to our fundamental values, including democracy, the rule of law, individual liberty and the mutual respect and tolerance of different faiths and beliefs. This also includes calling for the death of members of the armed forces. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BFD4C5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="23BFD4C5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Radicalisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to the process by which a person comes to support terrorism and extremist ideologies associated with terrorist groups. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11524A6C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="11524A6C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Terrorism</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is an action that endangers or causes serious violence to a person/people; causes serious damage to property; or seriously interferes or disrupts an electronic system. The use or threat must be designed to influence the government or to intimidate the public and is made for the purpose of advancing a political, religious, or ideological cause.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFDB996" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1CFDB996" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CC56EFE" w14:textId="188D53E3" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
-[...1 lines deleted...]
-        <w:ind w:hanging="720"/>
+    <w:p w14:paraId="4CC56EFE" w14:textId="62789593" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="0006183A" w:rsidP="0006183A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EE49E6">
+        <w:t xml:space="preserve">The Trust recognises freedom of speech and the lawful expression of beliefs and opinions as important rights. These rights operate within the law and do not extend to speech or conduct that promotes violence, terrorism, unlawful discrimination or harm. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> St Augustine’s </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+        <w:t xml:space="preserve">Pupils/students and school staff have the right to speak freely and voice their opinions. However, freedom comes with responsibility and free speech that is designed to manipulate the vulnerable or that leads to violence and harm of others goes against the moral principles in which freedom of speech is valued.  Free speech is not an unqualified privilege; it is subject to laws and policies governing equality, human rights, community safety and community cohesion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D44E9A" w14:textId="77777777" w:rsidR="00A66A8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00A66A8D" w:rsidP="00A66A8D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>There is no single way of identifying whether a child may be susceptible to radicalisation. Staff must remain professionally curious and consider concerns in the context of the child’s individual circumstances, relationships, behaviour, online activity and other relevant safeguarding information. Staff must not rely on stereotypes or treat any individual characteristic, protected characteristic, SEND need, belief, appearance or family circumstance as evidence of susceptibility to radicalisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD86355" w14:textId="77777777" w:rsidR="00A66A8D" w:rsidRPr="007A1C9B" w:rsidRDefault="00A66A8D" w:rsidP="00A66A8D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Protecting children from radicalisation is part of the Trust’s wider safeguarding responsibilities. Further information about susceptibility to radicalisation, extremist influences and the action staff should take where they have concerns is set out in Appendix G.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4AFC78" w14:textId="26C441D1" w:rsidR="00CC061E" w:rsidRPr="007A1C9B" w:rsidRDefault="00CC061E" w:rsidP="00CC061E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">we </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Each school’s DSL and deputy DSLs will be familiar with local procedures for making a Prevent referral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32461ED6" w14:textId="03958CE6" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00B1045E">
+      <w:pPr>
+        <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definitions of radicalisation and extremism, and indicators of vulnerability to radicalisation are in </w:t>
+      </w:r>
+      <w:r w:rsidR="00227E98" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...52 lines deleted...]
-        <w:ind w:hanging="720"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Appendix G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4719CF2F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4719CF2F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442E16F0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="442E16F0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Prevent Duty and Channel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3732DF5D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="3732DF5D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Prevent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AFB506" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="35AFB506" w14:textId="6141CA66" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="0098308B" w:rsidP="00DE69FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The school governors, the Head Teacher/Principal and the DSL will assess the level of risk within the school and put actions in place to reduce that risk.  Risk assessment may include consideration of the school’s RE curriculum, SEND policy, Assembly Policy, the use of school premises by external agencies, integration of students by gender and SEN, anti-bullying policy and other issues specific to the school’s profile, community and philosophy. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">The governing body/LAC, Headteacher/Principal and DSL will ensure that the school assesses its risk in relation to the Prevent duty and implements proportionate measures to mitigate identified risks. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+        <w:t xml:space="preserve">Risk assessment may include consideration of the school’s RE curriculum, SEND policy, Assembly Policy, the use of school premises by external agencies, integration of students by gender and SEN, anti-bullying policy and other issues specific to the school’s profile, community and philosophy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C07089" w14:textId="3109594F" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">All schools are subject to a duty to have “due regard to the need to prevent people being drawn into terrorism” (section 26, Counter Terrorism and Security Act 2015).  This is known as The Prevent Duty and is part of our </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EE49E6">
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>schools</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE49E6" w:rsidRPr="00EE49E6">
+        <w:t xml:space="preserve">All schools are subject to a duty to have “due regard to the need to prevent people being drawn into terrorism” (section 26, Counter Terrorism and Security Act 2015).  This is known as The Prevent Duty and is part of our schools wider safeguarding obligations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53728ADA" w14:textId="4C691764" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Designated safeguarding leads and other senior leaders familiarise themselves with the revised Prevent duty guidance: for England and Wales, especially paragraphs 57-76, which are specifically concerned with schools (and covers childcare). </w:t>
+      </w:r>
+      <w:r w:rsidR="0092146E" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The Trust and its schools will have regard to the current Prevent Duty Guidance for England and Wales. Senior leaders, DSLs and deputy DSLs will understand the current Prevent framework, including its themes of leadership and partnership, capabilities, and reducing permissive environments.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24633" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">wider safeguarding obligations. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="61AA0AF0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:t xml:space="preserve">Our school has a Prevent Single Point of Contact (SPOC) who is the lead within the organisation for safeguarding in relation to protecting individuals from radicalisation and involvement in terrorism: this will normally be the DSL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0E9DBA" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633" w:rsidP="00B24633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Designated safeguarding leads and other senior leaders familiarise themselves with the revised Prevent duty guidance: for England and Wales, especially paragraphs 57-76, which are specifically concerned with schools (and covers childcare). We follow the guidance in terms of four general themes: risk assessment, working in partnership, staff training, and IT policies.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53728ADA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:t>Concerns about possible radicalisation will be treated as safeguarding concerns. Staff will report concerns to the DSL or deputy DSL, who will consider local Prevent referral arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C5F67C" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633" w:rsidP="00B24633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Our school has a Prevent Single Point of Contact (SPOC) who is the lead within the organisation for safeguarding in relation to protecting individuals from radicalisation and involvement in terrorism: this will normally be the DSL. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C45BC16" w14:textId="5C2A1D4D" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:t>Where a child is referred to Channel, relevant and proportionate information will be shared with the police and other Channel partners in accordance with statutory guidance and information-sharing requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B1EBD5" w14:textId="77777777" w:rsidR="00917976" w:rsidRPr="007A1C9B" w:rsidRDefault="00917976" w:rsidP="00917976">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...52 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="153A6FA0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:t>School-specific safeguarding arrangements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B11EAC" w14:textId="77777777" w:rsidR="00917976" w:rsidRPr="007A1C9B" w:rsidRDefault="00917976" w:rsidP="00917976">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Each SUAT school will identify an appropriately trained member of staff to act as the school’s Single Point of Contact (SPOC), where this role is required. The name and contact details of the current SPOC will be recorded within the school’s local safeguarding appendix and communicated to relevant staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF29396" w14:textId="77777777" w:rsidR="00917976" w:rsidRPr="007A1C9B" w:rsidRDefault="00917976" w:rsidP="00917976">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Each school will use Trust-approved filtering and monitoring systems appropriate to its context and technological environment. Details of the systems in operation, together with the staff responsible for their oversight, review and escalation arrangements, will be maintained within the school’s local safeguarding and/or online safety arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3714B8EF" w14:textId="77777777" w:rsidR="00917976" w:rsidRPr="007A1C9B" w:rsidRDefault="00917976" w:rsidP="00917976">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>All staff will be made aware of the school’s filtering and monitoring arrangements, their responsibilities in relation to these systems, and the procedures for reporting and escalating safeguarding concerns identified through technology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153A6FA0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Channel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD91C9F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
-      <w:pPr>
+    <w:p w14:paraId="43340383" w14:textId="77777777" w:rsidR="00A72009" w:rsidRPr="007A1C9B" w:rsidRDefault="00A72009" w:rsidP="00A72009">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Channel is a multi-agency approach to provide support to individuals who are at risk of being drawn into terrorist related activity. It is led by the Staffordshire Police Counter-Terrorism Unit, and it aims to:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D2BF541" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+        <w:t xml:space="preserve">Channel is a local authority-led, multi-agency programme that provides support to individuals who are identified as being at risk of being drawn into terrorism. The Channel panel is chaired by the responsible local authority and includes the police and other relevant partners, which may include education, health, children’s and adults’ services and other agencies as appropriate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323F2DDD" w14:textId="77777777" w:rsidR="00551057" w:rsidRPr="007A1C9B" w:rsidRDefault="00551057" w:rsidP="00A72009">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A235BF" w14:textId="5CD16DCB" w:rsidR="00551057" w:rsidRPr="007A1C9B" w:rsidRDefault="00551057" w:rsidP="00A72009">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Channel aims to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB5749A" w14:textId="77777777" w:rsidR="00A72009" w:rsidRPr="007A1C9B" w:rsidRDefault="00A72009" w:rsidP="00A72009">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A62D452" w14:textId="5DA703FF" w:rsidR="00E42ADD" w:rsidRPr="007A1C9B" w:rsidRDefault="00E42ADD" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Establish an effective multi-agency referral and intervention process to identify vulnerable individuals.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A6C6AE5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+        <w:t>Identify individuals who may be vulnerable to being drawn into terrorism;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A8D060" w14:textId="25444F66" w:rsidR="00E42ADD" w:rsidRPr="007A1C9B" w:rsidRDefault="00E42ADD" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Safeguard individuals who might be vulnerable to being radicalised, so that they are not at risk of being drawn into terrorist-related activity; and</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C4DBA71" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+        <w:t>Assess the nature and extent of that risk; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7AC19E" w14:textId="08CF66D6" w:rsidR="00E42ADD" w:rsidRPr="007A1C9B" w:rsidRDefault="00E42ADD" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Provide early intervention to protect and divert people away from the risks they face and reduce vulnerability.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2CF6666E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+        <w:t>develop an appropriate, tailored package of support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2BF541" w14:textId="284FDA69" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>The Channel programme focuses on providing support at an early stage to people who are identified as being vulnerable to being drawn into terrorism.  It provides a mechanism for schools to make referrals if they are concerned that an individual might be vulnerable to radicalisation.  An individual’s participation in the programme is entirely voluntary at all stages.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1ED3F10E" w14:textId="3E5E9904" w:rsidR="00DE69FC" w:rsidRPr="008E063B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:t>Establish an effective multi-agency referral and intervention process to identify vulnerable individuals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6C6AE5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-      <w:pPr>
+        <w:t>Safeguard individuals who might be vulnerable to being radicalised, so that they are not at risk of being drawn into terrorist-related activity; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4DBA71" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1F47CDAB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Provide early intervention to protect and divert people away from the risks they face and reduce vulnerability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343DD28E" w14:textId="77777777" w:rsidR="000C200F" w:rsidRPr="007A1C9B" w:rsidRDefault="000C200F" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where staff have concerns that a child may be susceptible to radicalisation, they must report those concerns to the DSL or deputy DSL in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">school’s safeguarding procedures. The DSL will consider whether a Prevent referral is appropriate in accordance with local referral arrangements. Prevent referrals are assessed through the statutory Prevent process and, where appropriate, may be progressed for consideration by the local authority-led Channel panel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED3F10E" w14:textId="6F26880A" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Schools have a duty to cooperate with the Channel programme in the carrying out of its functions, and with the Police in providing information about an individual who is referred to Channel (Section 38, Counter Terrorism and Security Act 2015).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D36148" w14:textId="77777777" w:rsidR="00B1045E" w:rsidRPr="007A1C9B" w:rsidRDefault="00B1045E" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F47CDAB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="2E74B5"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Guidance Documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A9C9AD" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="20A9C9AD" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId60" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId64" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>The Prevent Duty</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAAC04D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="2CAAC04D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId61" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId65" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Educate Against Hate</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DA00445" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="2DA00445" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId62" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ACT Early | Prevent radicalisation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6ED08AAE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6ED08AAE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51651737" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="51651737" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="237"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Serious Violence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E38894D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="3BB63CD8" w14:textId="77777777" w:rsidR="007A07F4" w:rsidRPr="007A1C9B" w:rsidRDefault="007A07F4" w:rsidP="007A07F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...6 lines deleted...]
-    <w:p w14:paraId="49F80D2A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>All staff should be aware of indicators which may signal that children are at risk from, or are involved with, serious violent crime. These may include increased absence from school, a change in friendships or relationships with older individuals or groups, a significant decline in educational performance, signs of self-harm or a significant change in wellbeing, signs of assault or unexplained injuries. Unexplained gifts or new possessions may also indicate that children have been approached by, or are involved with, individuals associated with criminal networks or gangs and may be at risk of criminal exploitation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5948EEE1" w14:textId="77777777" w:rsidR="007A07F4" w:rsidRPr="007A1C9B" w:rsidRDefault="007A07F4" w:rsidP="007A07F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Staff should also be aware of the range of risk factors which may increase the likelihood of involvement in serious violence. These include being frequently absent or permanently excluded from school, having experienced child maltreatment and having been involved in offending.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E01015B" w14:textId="77777777" w:rsidR="007A07F4" w:rsidRPr="007A1C9B" w:rsidRDefault="007A07F4" w:rsidP="007A07F4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Where staff have concerns that a child may be at risk from, or involved in, serious violence, criminal exploitation or associated harm, they must report the concern to the DSL or deputy DSL without delay. The child’s circumstances and safeguarding needs will be considered holistically and appropriate action will be taken in accordance with this policy and local safeguarding procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F80D2A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Guidance documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1DD4F5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="4C1DD4F5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId63" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>Home Office Preventing Youth Violence and Gang Involvement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F7F8688" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="2F7F8688" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId64" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId68" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>Criminal Exploitation of Children and Vulnerable Adults; County Lines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A58ECD7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4A58ECD7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5082E15A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="5082E15A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="480C0D17" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="480C0D17" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="115F0B91" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="115F0B91" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="064B75D9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="064B75D9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17F4B3D7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="17F4B3D7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21A406D0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="21A406D0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="613818B6" w14:textId="77777777" w:rsidR="00D83C81" w:rsidRDefault="00D83C81" w:rsidP="00227E98">
+    <w:p w14:paraId="613818B6" w14:textId="77777777" w:rsidR="00D83C81" w:rsidRPr="007A1C9B" w:rsidRDefault="00D83C81" w:rsidP="00227E98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15F90E78" w14:textId="77777777" w:rsidR="00D83C81" w:rsidRDefault="00D83C81" w:rsidP="00227E98">
+    <w:p w14:paraId="15F90E78" w14:textId="77777777" w:rsidR="00D83C81" w:rsidRPr="007A1C9B" w:rsidRDefault="00D83C81" w:rsidP="00227E98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63C3BCDD" w14:textId="77777777" w:rsidR="008E063B" w:rsidRDefault="008E063B" w:rsidP="00227E98">
+    <w:p w14:paraId="63C3BCDD" w14:textId="77777777" w:rsidR="008E063B" w:rsidRPr="007A1C9B" w:rsidRDefault="008E063B" w:rsidP="00227E98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17333CA4" w14:textId="77777777" w:rsidR="00D83C81" w:rsidRDefault="00D83C81" w:rsidP="00227E98">
+    <w:p w14:paraId="17333CA4" w14:textId="77777777" w:rsidR="00D83C81" w:rsidRPr="007A1C9B" w:rsidRDefault="00D83C81" w:rsidP="00227E98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CA62CE2" w14:textId="0EACD34F" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00B54908" w:rsidP="00227E98">
+    <w:p w14:paraId="2CA62CE2" w14:textId="7B8E7B61" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00B54908" w:rsidP="00227E98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Appendix F</w:t>
       </w:r>
-      <w:r w:rsidR="00227E98" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00227E98" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="0092146E" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Allegations about a Member of Staff (</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="7E14B356" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:t>Allegations or Safeguarding Concerns about Staff, including Supply Staff, Trainee Teachers, Volunteers and Contractors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B30F741" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00B1045E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7B30F741" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00B1045E">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Inappropriate behaviour by staff/supply staff/volunteers </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1045E" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>could take the following forms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208A7320" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1145"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="289" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Physical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6F4580" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>For example, the intentional use of force as a punishment, slapping, use of objects to hit with, throwing objects, or rough physical handling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CA2628" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1145"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="289" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Emotional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B267A4F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>For example, intimidation, belittling, scapegoating, sarcasm, lack of respect for children’s rights, and attitudes that discriminate on the grounds of race, gender, disability, or sexuality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2F283B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1145"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="289" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Sexual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422718E7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For example, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>sexualised</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> towards pupils, sexual harassment, inappropriate phone calls and texts, images via social media, sexual assault, and rape.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F33BF8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1145"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="289" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Neglect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E508212" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>For example, failing to act to protect a child or children, failing to seek medical attention or failure to carry out an appropriate risk assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319AB273" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Spiritual Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F04E51E" w14:textId="673167CA" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="008E063B">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>For example, using undue influence or pressure to control individuals or ensure obedience, follow religious practices that are harmful such as beatings or starvation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA82B75" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="0092146E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Inappropriate behaviour by staff/supply staff/volunteers </w:t>
-[...261 lines deleted...]
-    <w:p w14:paraId="59D68D8F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      </w:r>
+      <w:r w:rsidR="0092146E" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>If a safeguarding concern or allegation, no matter how small, is raised about a member of staff, supply staff member, trainee teacher, contractor, governor, visitor or volunteer, it must be reported promptly in accordance with the procedures below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3497F3EF" w14:textId="18E07F0F" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
-[...12 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">If a child makes an allegation about a member of staff, supply staff, Governor, visitor </w:t>
-[...20 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:t>Where a concern or allegation indicates that an adult may have:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4475D5CA" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>behaved in a way that has harmed a child or may have harmed a child;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77978889" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>possibly committed a criminal offence against or related to a child;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5DEE07" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>behaved towards a child or children in a way that indicates they may pose a risk of harm to children; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D813891" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>behaved or may have behaved in a way that indicates that they may not be suitable to work with children,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C2495C" w14:textId="77777777" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5163EB17" w14:textId="158502CD" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>the matter will be considered against the harm threshold and the case manager will consider whether referral to the Local Authority Designated Officer (LADO) is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013EB816" w14:textId="40EE786D" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Where the concern relates to the Headteacher, it must be reported to the Chair of the LAC/appropriate Trust representative. Where it concerns the Chief Executive or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>another person for whom separate Trust governance arrangements apply, the Trust's agreed allegations procedure will be followed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E28D897" w14:textId="178EC245" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>A concern that does not meet the harm threshold will be dealt with in accordance with the Trust’s low-level concerns procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB003DB" w14:textId="22327D34" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Where the individual is supplied, placed or employed by another organisation, including an employment agency, initial teacher training provider or contractor, the school and the third-party organisation share safeguarding responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D90AEC5" w14:textId="05F9E9D8" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The school remains responsible for safeguarding children, gathering relevant facts and managing its part of the safeguarding process. It will liaise appropriately with the employing agency, training provider or other relevant organisation and with the LADO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528D769C" w14:textId="5F8CAE8D" w:rsidR="0092146E" w:rsidRPr="007A1C9B" w:rsidRDefault="0092146E" w:rsidP="0092146E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The school will not simply cease to use an individual as an alternative to properly considering and addressing a safeguarding allegation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170182BD" w14:textId="600A0653" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="0092146E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>The Headteacher</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>/Principal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will exercise and be accountable for their professional judgement on the action to be taken as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300153B2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="4096DE66" w14:textId="66E382E5" w:rsidR="76C3EC3C" w:rsidRPr="007A1C9B" w:rsidRDefault="76C3EC3C" w:rsidP="65702DB6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Where the concern or allegation may meet the KCSIE harm threshold, the Headteacher/Principal or other appropriate case manager will consider the circumstances against that threshold and will consult or refer to the Staffordshire Local Authority Designated Officer (LADO) in accordance with the current Staffordshire Safeguarding Children Partnership procedure. The case manager will follow any advice provided by the LADO regarding safeguarding action, investigation, suspension or other employment considerations, liaison with Children’s Social Care and/or Police, and communication with the individual concerned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF48EA2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>If the actions of the member of staff, and the consequences of the actions, raise credible Child Protection concerns the Head Teacher</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="3DF48EA2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+        <w:t>If the actions of the member of staff, and the consequences of the actions, do not raise credible child protection concerns, but do raise other issues in relation to the conduct of the member of staff or the pupil. These should be addressed through the school’s own internal procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A10B4D1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>If the actions of the member of staff, and the consequences of the actions, do not raise credible child protection concerns, but do raise other issues in relation to the conduct of the member of staff or the pupil. These should be addressed through the school’s own internal procedures.</w:t>
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>If the Headteacher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>/Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+        <w:t xml:space="preserve"> decides that the allegation is without foundation and no further formal action is necessary, all those involved should be informed of this conclusion, and the reasons for the decision should be recorded on the child </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>safeguarding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>If the Headteacher</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">file. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF59935" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1DF59935" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1145"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72035394" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00B1045E">
+    <w:p w14:paraId="72035394" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00B1045E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Where we are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">not the employer of an individual, we still have responsibility to ensure allegations are dealt with appropriately and that they liaise with relevant parties (this includes supply teachers and volunteers). In no circumstances will our school decide to cease to use a supply teacher due to safeguarding concerns, without finding out the facts and liaising with the LADO to determine a suitable outcome. Our LAC/Trust will discuss with the agency whether it is appropriate to suspend the supply teacher, </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="04AA3FFE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00B1045E">
+        <w:t>not the employer of an individual, we still have responsibility to ensure allegations are dealt with appropriately and that they liaise with relevant parties (this includes supply teachers and volunteers). In no circumstances will our school decide to cease to use a supply teacher due to safeguarding concerns, without finding out the facts and liaising with the LADO to determine a suitable outcome. Our LAC/Trust will discuss with the agency whether it is appropriate to suspend the supply teacher, or redeploy them to another part of the school, whilst they carry out their investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AA3FFE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00B1045E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.    Where an allegation has been made against the Headteacher</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>/ Principal or Proprietor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, then the Chair of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>LAC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> takes on the role of liaising with the LADO in determining the appropriate way forward. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId69" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Allegations of Abuse - SSCB</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1265A40E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1265A40E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>Where the allegation is against the sole proprietor, the referral should be made to the LADO directly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60536A13" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
-[...7 lines deleted...]
-    <w:p w14:paraId="7B19558F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="60536A13" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B19558F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15F4360E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="15F4360E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54CA682A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="54CA682A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="740AEC1F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="740AEC1F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62114B6F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="62114B6F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C87CA00" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4C87CA00" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="105D3254" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="105D3254" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62606933" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="62606933" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27B0BB92" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="27B0BB92" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4218950C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4218950C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="441AD25D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="441AD25D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54050DEE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="54050DEE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60F43CA0" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="60F43CA0" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14C6A5D0" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="14C6A5D0" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23D3CE51" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="23D3CE51" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F9EC448" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0F9EC448" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58DCC33D" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="58DCC33D" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="283AE722" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="283AE722" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C1D35F" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="76C1D35F" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04D6E36B" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="04D6E36B" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42DF35BF" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
+    <w:p w14:paraId="42DF35BF" w14:textId="77777777" w:rsidR="00D354AF" w:rsidRPr="007A1C9B" w:rsidRDefault="00D354AF" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="399B8DF5" w14:textId="77777777" w:rsidR="008E063B" w:rsidRPr="00D354AF" w:rsidRDefault="008E063B" w:rsidP="00DE69FC">
+    <w:p w14:paraId="399B8DF5" w14:textId="77777777" w:rsidR="008E063B" w:rsidRPr="007A1C9B" w:rsidRDefault="008E063B" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="081DAADF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="081DAADF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7530CF40" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00227E98" w:rsidP="00DE69FC">
-      <w:pPr>
+    <w:p w14:paraId="274E6D93" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+        <w:t xml:space="preserve">Appendix G - </w:t>
+      </w:r>
+      <w:r w:rsidR="00975076" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Susceptibility to Radicalisation and Extremism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1725AB7D" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00975076">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00975076" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Radicalisation is the process of a person legitimising support for, or use of, terrorist violence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B309083" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Extremism is the vocal or active opposition to our fundamental British values, including democracy, the rule of law, individual liberty, and mutual respect and tolerance of those with different faiths and beliefs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3124AA9D" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>There is no single way of identifying whether a child is likely to be susceptible to radicalisation. Staff should exercise professional curiosity and consider the child’s individual circumstances, behaviour, relationships, online activity and any changes or influences which may indicate a safeguarding concern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B20547" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Children may be exposed to extremist influences or radicalising content through a range of sources, including online platforms, social media, gaming environments, peer groups, family or community influences and direct contact with individuals or groups. Staff should remain alert to concerning changes in behaviour, language, associations or online activity, particularly where these occur alongside expressions of support for terrorism, extremist violence or an increasing acceptance or justification of violence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56815021" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>No individual characteristic, behaviour, belief, appearance, protected characteristic, SEND need or family circumstance should be treated in isolation as evidence that a child is susceptible to radicalisation. Staff must avoid stereotyping or discriminatory assumptions and consider concerns within the wider safeguarding context. SEND or disability should not, in itself, be regarded as an indicator of susceptibility to radicalisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EBEBF0" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Possible indicators must always be considered in context. A concern may arise from a combination of factors rather than a single behaviour and the presence of an indicator does not necessarily mean that a child is being radicalised. Equally, staff should not wait for a particular combination of indicators before taking action where they have a safeguarding concern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC729E2" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Where a member of staff has a concern that a child may be susceptible to radicalisation or is being exposed to extremist influences, the concern must be reported to the Designated Safeguarding Lead or deputy DSL without delay. The DSL will consider the concern in accordance with the Prevent duty, KCSIE, local safeguarding arrangements and current Channel guidance and will determine whether further advice, support or referral is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359E98D2" w14:textId="77777777" w:rsidR="00975076" w:rsidRPr="007A1C9B" w:rsidRDefault="00975076" w:rsidP="00975076">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Where there is an immediate risk of harm or suspected terrorist activity, the appropriate emergency or counter-terrorism arrangements must be followed without delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8BCAD3" w14:textId="20598256" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...696 lines deleted...]
-    <w:p w14:paraId="42CE44CE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CE44CE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:sectPr w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidSect="009B7031">
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId68"/>
+        <w:sectPr w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidSect="009B7031">
+          <w:headerReference w:type="default" r:id="rId70"/>
+          <w:footerReference w:type="even" r:id="rId71"/>
+          <w:headerReference w:type="first" r:id="rId72"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="18" w:space="24" w:color="C00000"/>
             <w:left w:val="single" w:sz="18" w:space="24" w:color="C00000"/>
             <w:bottom w:val="single" w:sz="18" w:space="24" w:color="C00000"/>
             <w:right w:val="single" w:sz="18" w:space="24" w:color="C00000"/>
           </w:pgBorders>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E326A93" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7E326A93" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AE5AB18" wp14:editId="07E1AB0A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-428625</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-666750</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1457325" cy="409575"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="45" name="Text Box 45"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -27116,3750 +19584,4088 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6AE5AB18" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 45" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-33.75pt;margin-top:-52.5pt;width:114.75pt;height:32.25pt;z-index:251729920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTbvNXCgIAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jdu6kFy0HqwEWB&#10;9AEk+QCKoiSiFJdd0pbcr++Ssl0jvQXVgRC5y9mZ2eX6dugMOyj0GmzBZ5MpZ8pKqLRtCv78tHv3&#10;kTMfhK2EAasKflSe327evln3LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsBWvATgTaYpNVKHpC&#10;70w2n04/ZD1g5RCk8p5O78cg3yT8ulYyfK9rrwIzBSduIa2Y1jKu2WYt8gaFa7U80RCvYNEJbano&#10;BepeBMH2qP+B6rRE8FCHiYQug7rWUiUNpGY2faHmsRVOJS1kjncXm/z/g5XfDj+Q6argiyVnVnTU&#10;oyc1BPYJBkZH5E/vfE5pj44Sw0Dn1Oek1bsHkD89s7BthW3UHSL0rRIV8ZvFm9nV1RHHR5Cy/woV&#10;1RH7AAloqLGL5pEdjNCpT8dLbyIXGUsuljfv58RRUmwxXS1vErlM5OfbDn34rKBj8afgSL1P6OLw&#10;4ENkI/JzSizmwehqp41JG2zKrUF2EDQnu/QlAS/SjI3JFuK1ETGeJJlR2agxDOWQHJ2vzvaVUB1J&#10;OMI4f/Re6KcF/M1ZT7NXcP9rL1BxZr5YMm81WyzisKYN6Z7TBq8j5XVEWElQBQ+cjb/bMA743qFu&#10;Wqo0tsvCHRle6+RF7MzI6sSf5itZdHoLcYCv9ynr74vd/AEAAP//AwBQSwMEFAAGAAgAAAAhAK5D&#10;7C/fAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQa7dqEghxKkACce3P&#10;AzjxNomI11HsNunbsz3BbXZ3NPtNsZ1dLy44hs6ThtVSgUCqve2o0XA8fC6eQYRoyJreE2q4YoBt&#10;eX9XmNz6iXZ42cdGcAiF3GhoYxxyKUPdojNh6Qckvp386EzkcWykHc3E4a6Xa6VS6UxH/KE1A360&#10;WP/sz07D6Xt6Sl6m6ises90mfTddVvmr1o8P89sriIhz/DPDDZ/RoWSmyp/JBtFrWKRZwlYWK5Vw&#10;q5slXbOoeLVRCciykP9LlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAk27zVwoCAAD5&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArkPsL98A&#10;AAAMAQAADwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
+              <v:shape id="Text Box 45" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-33.75pt;margin-top:-52.5pt;width:114.75pt;height:32.25pt;z-index:251729920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfp52XBgIAAPEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJknU14hRdigwD&#10;ugvQ7gNoWbaF2aJGKbG7rx8lp1nQvQ3zg2CJ1OE5h9TmZuw7cdTkDdpCLmZzKbRVWBnbFPL74/7N&#10;eyl8AFtBh1YX8kl7ebN9/WozuFwvscWu0iQYxPp8cIVsQ3B5lnnV6h78DJ22HKyRegi8pSarCAZG&#10;77tsOZ+/ywakyhEq7T2f3k1BuU34da1V+FrXXgfRFZK5hbRSWsu4ZtsN5A2Ba4060YB/YNGDsVz0&#10;DHUHAcSBzF9QvVGEHuswU9hnWNdG6aSB1SzmL9Q8tOB00sLmeHe2yf8/WPXl+I2EqQq5Wkthoece&#10;PeoxiA84Cj5ifwbnc057cJwYRj7nPiet3t2j+uGFxV0LttG3RDi0Girmt4g3s4urE46PIOXwGSuu&#10;A4eACWisqY/msR2C0blPT+feRC4qllytr94umaPi2Gp+vb5K5DLIn2878uGjxl7En0IS9z6hw/He&#10;h8gG8ueUWMxjZ6q96bq0oabcdSSOwHOyT18S8CKtszHZYrw2IcaTJDMqmzSGsRxPtpVYPbFgwmnu&#10;+J3wT4v0S4qBZ66Q/ucBSEvRfbJs2vVitYpDmjasd8kbuoyUlxGwiqEKGaSYfndhGuyDI9O0XGlq&#10;k8VbNro2yYPYkYnViTfPVbLm9Abi4F7uU9afl7r9DQAA//8DAFBLAwQUAAYACAAAACEArkPsL98A&#10;AAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFBrt2oSCHEqQAJx7c8DOPE2&#10;iYjXUew26duzPcFtdnc0+02xnV0vLjiGzpOG1VKBQKq97ajRcDx8Lp5BhGjImt4TarhigG15f1eY&#10;3PqJdnjZx0ZwCIXcaGhjHHIpQ92iM2HpByS+nfzoTORxbKQdzcThrpdrpVLpTEf8oTUDfrRY/+zP&#10;TsPpe3pKXqbqKx6z3SZ9N11W+avWjw/z2yuIiHP8M8MNn9GhZKbKn8kG0WtYpFnCVhYrlXCrmyVd&#10;s6h4tVEJyLKQ/0uUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfp52XBgIAAPEDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCuQ+wv3wAAAAwB&#10;AAAPAAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3EC60C6C" w14:textId="77777777" w:rsidR="009B7031" w:rsidRPr="00227E98" w:rsidRDefault="00227E98" w:rsidP="00DE69FC">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00227E98">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>Appendix H</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SPOC Contacts                                                                                                                                                                  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2F7E23" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1336C754" w14:textId="77777777" w:rsidR="00B51D61" w:rsidRPr="007A1C9B" w:rsidRDefault="00B51D61" w:rsidP="00B51D61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Prevent and Channel Contacts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37899870" w14:textId="77777777" w:rsidR="00B51D61" w:rsidRPr="007A1C9B" w:rsidRDefault="00B51D61" w:rsidP="00B51D61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each school will maintain current local Prevent and Channel contact details within its local safeguarding appendix. Staff should use the most recent contact information published by Staffordshire County Council, Staffordshire Police and the relevant local authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A9DFFF" w14:textId="77777777" w:rsidR="00B51D61" w:rsidRPr="007A1C9B" w:rsidRDefault="00B51D61" w:rsidP="00B51D61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Where there is a concern that an individual may be susceptible to being drawn into terrorism, staff should report the concern to the DSL or deputy DSL in accordance with this policy. The DSL will follow current local Prevent referral arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74031545" w14:textId="77777777" w:rsidR="00B51D61" w:rsidRPr="007A1C9B" w:rsidRDefault="00B51D61" w:rsidP="00B51D61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For advice or to report a concern, Staffordshire Police can be contacted on 101. In an emergency, call 999. The National Prevent Advice Line is 0800 011 3764.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2F7E23" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14742" w:type="dxa"/>
         <w:tblInd w:w="-577" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5670"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w14:paraId="0E1F5616" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w14:paraId="0E1F5616" w14:textId="77777777" w:rsidTr="009B7031">
         <w:trPr>
           <w:trHeight w:val="958"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C0704EC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="0C0704EC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Prevent Leads </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04547D1F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="04547D1F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact Name  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3850C842" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="3850C842" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w14:paraId="149CD9D7" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w14:paraId="149CD9D7" w14:textId="77777777" w:rsidTr="009B7031">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63362FC1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="63362FC1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cannock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30D2EDEF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="30D2EDEF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oliver </w:t>
+              <w:t>Oliver Greatbach</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26FEB61A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="009B7031">
+          <w:p w14:paraId="26FEB61A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-              <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>olivergreatbatch@cannockchasedc.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w14:paraId="0626A353" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w14:paraId="0626A353" w14:textId="77777777" w:rsidTr="009B7031">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="605DD124" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="605DD124" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>East Staffs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A2D2939" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="0A2D2939" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Mike Hovers </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01932CB4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="01932CB4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Michael.hovers@eaststaffsbc.gov.uk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w14:paraId="3C6B823F" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w14:paraId="3C6B823F" w14:textId="77777777" w:rsidTr="009B7031">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="135467E5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="135467E5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Lichfield </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="282278C5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="282278C5" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Yvonne James</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D7FD718" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="4D7FD718" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Yvonne.James@lichfielddc.gov.uk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w14:paraId="329860BA" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w14:paraId="329860BA" w14:textId="77777777" w:rsidTr="009B7031">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03706C27" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="03706C27" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Newcastle </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AF1CFAA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="0AF1CFAA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Georgina Evans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79B868C6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="79B868C6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Georgina.Evans@newcastle-staffs.gov.uk </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w14:paraId="560AE7E2" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w14:paraId="560AE7E2" w14:textId="77777777" w:rsidTr="009B7031">
         <w:trPr>
           <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AC38F85" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="1AC38F85" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>South Staffs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B65B3E3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="5B65B3E3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Maggie Quinn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67B2EBBF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="009B7031">
+          <w:p w14:paraId="67B2EBBF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-              <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:kern w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>M.Quinn@sstaffs.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w14:paraId="39C3BFE9" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w14:paraId="39C3BFE9" w14:textId="77777777" w:rsidTr="009B7031">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B6EBFB6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="7B6EBFB6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Stafford</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62BD978F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="62BD978F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Victoria Cooper </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E6C3F43" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="1E6C3F43" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>vcooper@staffordbc.gov.uk</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w14:paraId="581BD289" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w14:paraId="581BD289" w14:textId="77777777" w:rsidTr="009B7031">
         <w:trPr>
           <w:trHeight w:val="672"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25A62DEE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="25A62DEE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Staffs Moorlands</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="733CC698" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="733CC698" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Paula Goodwin </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D9BABD4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="7D9BABD4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>paula.goodwin@staffsmoorlands.gov.uk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w14:paraId="11F1ED8A" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w14:paraId="11F1ED8A" w14:textId="77777777" w:rsidTr="009B7031">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E68A89D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="3E68A89D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tamworth </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50195684" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="50195684" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Joanne Sands </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7718EABB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="7718EABB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>joanne-sands@tamworth.gov.uk</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w14:paraId="5508605A" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w14:paraId="5508605A" w14:textId="77777777" w:rsidTr="009B7031">
         <w:trPr>
           <w:trHeight w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0932864D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="0932864D" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Staffordshire County Council (Safer Communities)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7256F02B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="7256F02B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiona Chapman </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C48844E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="009B7031">
+          <w:p w14:paraId="0C48844E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-              <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>fiona.chapman</w:t>
               </w:r>
-              <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+              <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:kern w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>@staffordshire.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+            <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w14:paraId="3D1897BA" w14:textId="77777777" w:rsidTr="009B7031">
+      <w:tr w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w14:paraId="3D1897BA" w14:textId="77777777" w:rsidTr="009B7031">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D65497E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="3D65497E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Staffordshire Police Prevent Team </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71C136B8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="71C136B8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sam Cartlidge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="95" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="95" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5D29C8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
+          <w:p w14:paraId="1C5D29C8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="009B7031">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D354AF">
+            <w:r w:rsidRPr="007A1C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>prevent@staffordshire.police.uk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73818BA4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="73818BA4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BD700F2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4BD700F2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:sectPr w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidSect="009B7031">
+        <w:sectPr w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidSect="009B7031">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="124C3330" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00227E98" w:rsidP="00227E98">
+    <w:p w14:paraId="124C3330" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00227E98">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix I</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk175041355"/>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Role of the Staffordshire LADO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105461CD" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="105461CD" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Staffordshire LADO (Local Authority Designated Officer) promotes a safer children’s workforce by providing effective guidance, advice, and investigation oversight to cases. They </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> be able to offer advice and assist with communication in situations which sit outside the statutory criteria, albeit at the discretion of the LADO and where the broader goals of a safer children’s workforce are relevant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1038B324" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1038B324" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The service will give advice on how concerns or allegations should be investigated, including if a referral needs to be raised with the Police and/or Children’s Social Care. Staffordshire LADO is not directly responsible for investigatory activities but will actively support any investigation and give advice around a range of parameters including suspension, possible media interest, when to tell the adult, and ensure all interested parties are appropriately linked together. They will retain oversight of individual cases to ensure concerns or allegations are investigated thoroughly in a fair and timely manner, and will advise in relation to any subsequent duties to communicate with regulatory bodies and/or the DBS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3D325C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00B1045E">
-[...283 lines deleted...]
-    <w:p w14:paraId="4CD525E0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="538AC1FE" w14:textId="77777777" w:rsidR="00D00EAE" w:rsidRPr="007A1C9B" w:rsidRDefault="00D00EAE" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Arrangements for managing concerns or allegations of this nature should be robust and effective in keeping children safe. All allegations should be taken seriously, approached with an open mind, and not be driven by preconceived opinions about whether a child has or has not been harmed.</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="281AD88B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00DE69FC">
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The current Staffordshire Safeguarding Children Partnership procedures for managing allegations and safeguarding concerns about adults who work with children reflect the relevant statutory safeguarding framework, including Keeping Children Safe in Education 2026 and Working Together to Safeguard Children 2026. These procedures should be followed by all organisations providing services for children and young people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD525E0" w14:textId="2D91F5AD" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+        <w:t>Arrangements for managing concerns or allegations of this nature should be robust and effective in keeping children safe. All allegations should be taken seriously, approached with an open mind, and not be driven by preconceived opinions about whether a child has or has not been harmed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281AD88B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId76" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Guidance for Safer Working Practice</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is available which will help individuals form judgements on what may constitute behaviour that is unsafe or abusive. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F221FE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="28F221FE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Who to refer concerns to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0ECA6A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6C0ECA6A" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">All reports of concern or allegation to the Staffordshire LADO (Local Authority Designated Officer) that an adult working or volunteering with children: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7826BE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="0E7826BE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">behaved in a way that has harmed a child or may have harmed a child. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3272FF98" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="3272FF98" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">possibly committed a criminal offence against or related to a child.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C44962" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="00C44962" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">behaved towards a child or children in a way that indicates he or she may pose a risk of harm to children; or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053FDBF1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="053FDBF1" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>behaved or may have behaved in a way that indicates they may not be suitable to work with children</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE56DE3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D83C81" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="358DFCA5" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633" w:rsidP="00B24633">
+      <w:pPr>
+        <w:pStyle w:val="isselectedend"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Step 1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Follow </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Keeping Children Safe in Education 2026, Part Four</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Trust’s procedure for managing safeguarding concerns and allegations about staff, including supply staff, trainee teachers, volunteers and contractors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232218E4" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633" w:rsidP="00B24633">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Headteacher/appropriate case manager will consider whether an onward referral to the Staffordshire LADO is required and will seek LADO advice in accordance with current Staffordshire Safeguarding Children Partnership procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B591C9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D83C81">
-[...6 lines deleted...]
-    <w:p w14:paraId="65B591C9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D83C81" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Step 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Staffordshire Families Integrated Front Door (SFIFD) (SFIFD) Team will ensure that the matter is passed promptly to the Staffordshire LADO Duty Officer and assist in initiating any additional safeguarding activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A6B167" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D83C81">
-[...7 lines deleted...]
-    <w:p w14:paraId="01A6B167" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D83C81" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your concern or allegation is urgent and outside of office hours telephone: 0345 604 2886 (the Emergency Duty Team). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F066AD" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D83C81">
-[...6 lines deleted...]
-    <w:p w14:paraId="72F066AD" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This single referral point will provide a responsive and inclusive service for all children’s workforce sectors, focus the advice and support where it is needed most and enable the team to continue to work effectively with partners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9FE5C6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="0B9FE5C6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103EA3BD" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="103EA3BD" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4E1C5616" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E1C5616" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="301F6E53" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="301F6E53" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="40D821F2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40D821F2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="3E9B18CE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E9B18CE" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="5F137325" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F137325" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="08354A41" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08354A41" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7F6E6418" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F6E6418" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4902EDAC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4902EDAC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="1064AA31" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1064AA31" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="00E1D0F4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E1D0F4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7219C820" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7219C820" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="621F6943" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="621F6943" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6A161B76" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A161B76" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="6D285BD3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D285BD3" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="4057A550" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3210"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6DCB0C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4057A550" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="78137528" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D6DCB0C" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+        <w:t xml:space="preserve">                                                                                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D826BA8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78137528" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="7FB21E7F" w14:textId="77777777" w:rsidR="00984864" w:rsidRPr="007A1C9B" w:rsidRDefault="00227E98" w:rsidP="00984864">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D354AF">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                          </w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix J - </w:t>
       </w:r>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Useful safeguarding contacts</w:t>
       </w:r>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6128A8A8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="319A7C33" w14:textId="71BAD2DD" w:rsidR="00C35F9A" w:rsidRPr="007A1C9B" w:rsidRDefault="00C35F9A" w:rsidP="70C0A296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The contact details below are provided for operational safeguarding purposes. </w:t>
+      </w:r>
+      <w:r w:rsidR="5F0CA36D" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each school must record any additional school-specific or local-agency contacts relevant to its setting in Appendix A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9B6F05" w14:textId="77777777" w:rsidR="00C35F9A" w:rsidRPr="007A1C9B" w:rsidRDefault="00C35F9A" w:rsidP="00C35F9A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Schools are responsible for ensuring that safeguarding contact information is kept current and that all staff know how to access relevant contact details when required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6128A8A8" w14:textId="6BE92203" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00C35F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:contextualSpacing/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Staffordshire Education Safeguarding Advice Service (ESAS) on 01785 895836 or email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>esas@staffordshire.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FDB0DD2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="6FDB0DD2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1DADA7"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Local Authority Designated Officer (LADO) 0300 111 8007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AE147F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="41AE147F" w14:textId="7FF807EC" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00F771F1" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="4E55127E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Staffordshire Families Integrated Front Door (SFIFD)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E55127E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Emergency Duty Services (EDS-out of hours safeguarding concerns) 0345 604 2886 or email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId78" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>eds.team.manager@staffordshire.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30B35B1E" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="6A73FE39" w14:textId="77777777" w:rsidR="00B51D61" w:rsidRPr="007A1C9B" w:rsidRDefault="00B51D61" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...6 lines deleted...]
-    <w:p w14:paraId="6BBB6497" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Staffordshire Police – 101 for non-emergency safeguarding/police concerns; 999 where there is an immediate risk of harm or emergency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBB6497" w14:textId="74CFFEEF" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Stoke-on-Trent Children’s Services: Chat and Advice Service (CHAD) 01782 235100 Emergency Duty Team: 01782 234234</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(outside office hours) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0ED4C4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="0F0ED4C4" w14:textId="706154D7" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="470529DC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Staffordshire Police coordinator: Mark Hardern Tel:</w:t>
+      </w:r>
+      <w:r w:rsidR="0043131A" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 07539 3636299</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Email: </w:t>
+      </w:r>
+      <w:r w:rsidR="004B13B0" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mark.hardern@staffordshire.police.uk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470529DC" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Staffordshire Police Prevent Team 01785 232054, 01785 233109 or email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>prevent@staffordshire.police.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C23C1C7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="2C23C1C7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">PHSE Coordinator Natalie McGrath </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId80" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>natalie@staffscvys.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72CDB57F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="72CDB57F" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Child Exploitation and Online Protection Centre </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>CEOP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>knowaboutcse.co.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B8D0E8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="58B8D0E8" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId81" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId83" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>NSPCC</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>– 24-hour Child Protection Helpline 0808 800 5000</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45333337" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00F429F5" w:rsidP="00437571">
+    <w:p w14:paraId="45333337" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00C426E8" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId82" w:history="1">
-        <w:r w:rsidR="00DE69FC" w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidR="00DE69FC" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Stop It Now! child sexual abuse helpline </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5840A423" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
-[...47 lines deleted...]
-    <w:p w14:paraId="42E5C6C7" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="4091450F" w14:textId="77777777" w:rsidR="00B51D61" w:rsidRPr="007A1C9B" w:rsidRDefault="00B51D61" w:rsidP="00437571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:t>National Domestic Abuse Helpline (run by Refuge) – 0808 2000 247, available 24 hours a day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E5C6C7" w14:textId="4F385E94" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNICEF – Support Care Team 0300 330 5580 (Mon – Fri 8am-6pm). If you think a child is in immediate danger, please call 999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:history="1">
+      <w:hyperlink r:id="rId85" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00D354AF">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Unicef</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0407A7FF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="0407A7FF" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>National Contacts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C4A419" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="34C4A419" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">CEOP (Child Exploitation and Online Protection) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId86" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>CEOP Safety Centre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76D83157" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="76D83157" w14:textId="540CB9F8" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professionals Online Safety Helpline – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51D61" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>0344 381 4772</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Safer Internet Helpline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EE9C3C6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="5EE9C3C6" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Internet Watch Foundation (IWF) – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId88" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Internet Watch Foundation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="490875CB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="490875CB" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Safer Internet Centre – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId89" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>helpline@saferinternet.org.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649BD80B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="649BD80B" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Childline – 0800 1111 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId90" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Childline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49BBFC08" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
+    <w:p w14:paraId="46FD808B" w14:textId="77777777" w:rsidR="00B51D61" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00B51D61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ofsted – General enquiries: 0300 123 1231</w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-        <w:r w:rsidRPr="00D354AF">
+      <w:r w:rsidR="00B51D61" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId91" w:history="1">
+        <w:r w:rsidR="00B51D61" w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>enquiries@ofsted.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D354AF">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidR="00B51D61" w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Safeguarding concerns about an individual child should be referred to children's social care and/or police rather than Ofsted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6FDB12" w14:textId="3CB3562B" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00B51D61">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:contextualSpacing/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">HM Government (advice on protecting children from radicalisation for parents, teachers, and leaders)  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90" w:history="1">
-        <w:r w:rsidRPr="00D354AF">
+      <w:hyperlink r:id="rId92" w:history="1">
+        <w:r w:rsidRPr="007A1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.educateagainsthate.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A3430E2" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00437571">
-[...57 lines deleted...]
-    <w:p w14:paraId="4E1676B0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+    <w:p w14:paraId="04445FA9" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1676B0" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00DE69FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1020"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ED422CA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="00D354AF" w:rsidRDefault="00DE69FC" w:rsidP="00B57CE2">
-[...14 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4ED422CA" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00B57CE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B478BF4" w14:textId="77777777" w:rsidR="00DE69FC" w:rsidRPr="007A1C9B" w:rsidRDefault="00DE69FC" w:rsidP="00B57CE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D0F10C" w14:textId="77777777" w:rsidR="001E6282" w:rsidRPr="007A1C9B" w:rsidRDefault="00993EB9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BC384B" w14:textId="77777777" w:rsidR="001E6282" w:rsidRPr="00E023A9" w:rsidRDefault="00D6399F" w:rsidP="00E023A9">
-[...372 lines deleted...]
-    <w:p w14:paraId="6224D0D2" w14:textId="77777777" w:rsidR="00DA1CB5" w:rsidRPr="00E023A9" w:rsidRDefault="00D6399F" w:rsidP="00E023A9">
+    <w:p w14:paraId="6224D0D2" w14:textId="77777777" w:rsidR="00DA1CB5" w:rsidRPr="007A1C9B" w:rsidRDefault="00993EB9" w:rsidP="00E023A9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E023A9">
+      <w:r w:rsidRPr="007A1C9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Linked Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396BE74D" w14:textId="77777777" w:rsidR="00DA1CB5" w:rsidRPr="00E023A9" w:rsidRDefault="00D6399F" w:rsidP="00E023A9">
-[...130 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId91"/>
+    <w:p w14:paraId="7334B805" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633" w:rsidP="00B24633">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E283D7D" w14:textId="0F9F7413" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633" w:rsidP="00B24633">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This policy should be read alongside the current versions of relevant legislation and statutory/non-statutory guidance, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC267A0" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633" w:rsidP="00B24633">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38CB9663" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Keeping Children Safe in Education 2026, Department for Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755533B8" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Working Together to Safeguard Children 2026, Department for Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AE1F4A" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Children Act 1989</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F3470E" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Children Act 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F9B084" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Education Act 2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF575EC" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Education and Inspections Act 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B99A87" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Children’s Wellbeing and Schools Act 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6A04EF" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Crime and Policing Act 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4C2123" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Safeguarding Vulnerable Groups Act 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A00D29" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Equality Act 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1825C8BF" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Human Rights Act 1998</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C92FBC2" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Domestic Abuse Act 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD14068" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Victims and Prisoners Act 2024, where relevant to Operation Encompass</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA0A43B" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Data Protection Act 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C94C17" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>UK General Data Protection Regulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2578F456" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Data (Use and Access) Act 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4242E3" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Counter-Terrorism and Security Act 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050CC86C" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Prevent Duty Guidance: England and Wales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5671956C" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Female Genital Mutilation Act 2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7E474B" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Serious Crime Act 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D81FA23" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Forced Marriage legislation and current statutory guidance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E65EE26" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Homelessness Reduction Act 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576E150D" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Schools (Recording and Reporting of Seclusion and Restraint) (No. 2) (England) Regulations 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352A6745" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Restrictive interventions, including use of reasonable force, in schools, Department for Education, effective 1 April 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C889D9" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mobile phones in schools statutory guidance, Department for Education, to be followed from 1 September 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465D241F" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Searching, Screening and Confiscation: Advice for Schools</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3F8E60" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Behaviour in Schools: Advice for Headteachers and School Staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67460643" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Department for Education filtering and monitoring standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046B2F41" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Department for Education digital and technology standards for schools and colleges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F008E35" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>current statutory Early Years Foundation Stage framework, where applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C3EB59" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633" w:rsidP="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>current UKCIS guidance on sharing nudes and semi-nude</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEEEAB9" w14:textId="77777777" w:rsidR="00487EDC" w:rsidRPr="007A1C9B" w:rsidRDefault="00487EDC" w:rsidP="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Staffordshire Safeguarding Children Partnership Right Help, Right Time Framework, Escalation Process and current safeguarding procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0895136D" w14:textId="7ED3BC62" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633" w:rsidP="00B24633">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Legislation and guidance will be interpreted in accordance with amendments and commencement provisions in force at the relevant time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D326C68" w14:textId="77777777" w:rsidR="00B24633" w:rsidRPr="007A1C9B" w:rsidRDefault="00B24633" w:rsidP="00B24633"/>
+    <w:p w14:paraId="5B452F02" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related Trust Policies and Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CBA60E" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B648D7D" w14:textId="28852AE7" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This Safeguarding Policy should be read alongside the following Trust policies, procedures and guidance documents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B94DCA2" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Child-on-Child Abuse Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E1262A" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Low-Level Concerns Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70820800" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Staff Code of Conduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4779D3D2" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Whistleblowing Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C007D1" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Safer Recruitment Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF89F51" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Behaviour Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3904975B" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Anti-Bullying Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002F48FE" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Online Safety Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310FDDF7" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Acceptable Use Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C30E38" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Data Protection Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E055920" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Privacy Notices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E391836" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Physical Restraint and Restrictive Interventions Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F62A58F" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SEND and Inclusion Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667645E6" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Attendance Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6264786C" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Suspensions and Permanent Exclusions Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436CA857" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Health and Safety Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A82FB08" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Educational Visits Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE52B30" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Needs Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB69CA3" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mental Health and Wellbeing Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A40F00" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Equality, Diversity and Inclusion Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0454D6F4" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="007A1C9B" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE06185" w14:textId="7AAE1B28" w:rsidR="00FB437D" w:rsidRPr="00FB437D" w:rsidRDefault="00FB437D" w:rsidP="00FB437D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Schools must ensure that local safeguarding arrangements remain consistent with this policy and any associated Trust procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33452EBF" w14:textId="77777777" w:rsidR="00FB437D" w:rsidRPr="00B24633" w:rsidRDefault="00FB437D" w:rsidP="00B24633"/>
+    <w:sectPr w:rsidR="00FB437D" w:rsidRPr="00B24633" w:rsidSect="00B1045E">
+      <w:headerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50E26460" w14:textId="77777777" w:rsidR="00F429F5" w:rsidRDefault="00F429F5" w:rsidP="00E23B8D">
+    <w:p w14:paraId="72FDC263" w14:textId="77777777" w:rsidR="00C426E8" w:rsidRDefault="00C426E8" w:rsidP="00E23B8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42585955" w14:textId="77777777" w:rsidR="00F429F5" w:rsidRDefault="00F429F5" w:rsidP="00E23B8D">
+    <w:p w14:paraId="71B6BE0B" w14:textId="77777777" w:rsidR="00C426E8" w:rsidRDefault="00C426E8" w:rsidP="00E23B8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Marlett">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Marlett">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -30912,61 +23718,61 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="42668D88" w14:textId="77777777" w:rsidR="009B7031" w:rsidRDefault="009B7031">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53C420FB" w14:textId="77777777" w:rsidR="00F429F5" w:rsidRDefault="00F429F5" w:rsidP="00E23B8D">
+    <w:p w14:paraId="568C9A76" w14:textId="77777777" w:rsidR="00C426E8" w:rsidRDefault="00C426E8" w:rsidP="00E23B8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A177972" w14:textId="77777777" w:rsidR="00F429F5" w:rsidRDefault="00F429F5" w:rsidP="00E23B8D">
+    <w:p w14:paraId="252A4791" w14:textId="77777777" w:rsidR="00C426E8" w:rsidRDefault="00C426E8" w:rsidP="00E23B8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="25682EE7" w14:textId="77777777" w:rsidR="009B7031" w:rsidRPr="00BC387E" w:rsidRDefault="009B7031">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BC387E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
@@ -31267,50 +24073,312 @@
     </w:r>
     <w:r w:rsidR="00D354AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>33</w:t>
     </w:r>
     <w:r w:rsidRPr="00E23B8D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04765FA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="586452AA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="061B7940"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5628B5E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08D50D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0E82B14"/>
     <w:lvl w:ilvl="0" w:tplc="AC7E0A88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="DfESBullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -31408,51 +24476,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Marlett" w:hAnsi="Marlett" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B1D10E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A09CECC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D2A3F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D98A66A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31521,51 +24738,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="129C154A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E878D15A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="15D85F02">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -31657,51 +24874,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="179326E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="232220F6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31770,51 +24987,200 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="183A2D0D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5628B5E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18B874C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="736ED010"/>
     <w:lvl w:ilvl="0" w:tplc="B972EA3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -31884,51 +25250,200 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CBC06F0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF22DCE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CBF081A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="006A424C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31997,51 +25512,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CD42439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C2E1CDC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32110,51 +25625,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DB27150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="903CDB9E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32223,51 +25738,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="219D2BBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B456BE68"/>
     <w:lvl w:ilvl="0" w:tplc="2926DB26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -32337,51 +25852,349 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21F1644D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="350A49B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22164C90"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0B52CDE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23250CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C8E7F2A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32450,51 +26263,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="256006EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1542CA86"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32563,51 +26376,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B146A42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5238A034"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32676,51 +26489,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31105CA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C408DAEA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BFF00B9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32816,51 +26629,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="319D0D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DDAAC6A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32929,51 +26742,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31E14C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EFCAE04"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33069,164 +26882,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33167EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F425250"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33295,51 +26995,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35CA48B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4620C4A4"/>
     <w:lvl w:ilvl="0" w:tplc="C38EC558">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletskeyfindings"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -33436,51 +27136,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368719AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDD26922"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33549,51 +27249,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37212EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67327290"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33662,51 +27362,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37364FE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6460ADA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33802,51 +27502,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39301888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0D89EE2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33915,51 +27615,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D06541F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99C22FBE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34028,142 +27728,200 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DFC235A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E006FC58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...16 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41C13917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE28E946"/>
     <w:lvl w:ilvl="0" w:tplc="2926DB26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -34233,51 +27991,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43CF2CB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39E6B9EE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34346,51 +28104,142 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441A6A75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C428BB3C"/>
+    <w:lvl w:ilvl="0" w:tplc="64CE9604">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44A6544F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="225EC9C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1428"/>
         </w:tabs>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -34486,51 +28335,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6468"/>
         </w:tabs>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7188"/>
         </w:tabs>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51474568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C27ECE2E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34599,51 +28448,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54633401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="356834B6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34712,51 +28561,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55002570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B4E63FC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -34852,51 +28701,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="577E39FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001F"/>
     <w:styleLink w:val="111111"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
@@ -34966,51 +28815,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57860697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECD2B8DE"/>
     <w:lvl w:ilvl="0" w:tplc="2926DB26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -35080,51 +28929,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57F756FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2A2013A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35193,51 +29042,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="581C629C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A7EB098"/>
     <w:lvl w:ilvl="0" w:tplc="2926DB26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -35307,51 +29156,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59112268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A5C3202"/>
     <w:lvl w:ilvl="0" w:tplc="2926DB26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -35421,51 +29270,200 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59903048"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5628B5E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C363B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33C44E80"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35561,51 +29559,349 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="608E7A8E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CDA4979A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60D51A15"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BA1673AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62150745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDB062DE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35701,51 +29997,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62786398"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="217AC516"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64DD4459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6A450CC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10CCCDBE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
@@ -35814,51 +30259,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66866C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99799375"/>
     <w:lvl w:ilvl="0" w:tplc="8788D51A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedParagraphs"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D8C8FEDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -35931,51 +30376,51 @@
     <w:lvl w:ilvl="7" w:tplc="F02A17DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6192"/>
         </w:tabs>
         <w:ind w:left="6192" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9C5ABE42">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6912"/>
         </w:tabs>
         <w:ind w:left="6912" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66866C8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7898C5A8"/>
     <w:lvl w:ilvl="0" w:tplc="840E90C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A6B877C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -36072,51 +30517,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4419"/>
         </w:tabs>
         <w:ind w:left="4419" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D578EFA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5139"/>
         </w:tabs>
         <w:ind w:left="5139" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68750FCE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="113A313C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69F106C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="028CFCC8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -36212,54 +30806,54 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="728E02B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E6248BD0"/>
+    <w:tmpl w:val="F1A61F74"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BB868F82">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
@@ -36324,51 +30918,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="735E2056"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BDEAAF4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="741A5C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75C226C8"/>
     <w:lvl w:ilvl="0" w:tplc="2926DB26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -36438,51 +31145,200 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74687B70"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5628B5E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79923ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03205622"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36551,54 +31407,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CBA518C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="708AD64A"/>
+    <w:tmpl w:val="261EB830"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -36665,272 +31521,444 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
-[...11 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="58">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="10">
-[...107 lines deleted...]
-  <w:numIdMacAtCleanup w:val="45"/>
+  <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E23B8D"/>
+    <w:rsid w:val="00022F85"/>
     <w:rsid w:val="00025321"/>
+    <w:rsid w:val="00050B8B"/>
     <w:rsid w:val="000548F4"/>
+    <w:rsid w:val="0006183A"/>
+    <w:rsid w:val="0006554C"/>
+    <w:rsid w:val="00071AE5"/>
     <w:rsid w:val="000908B0"/>
     <w:rsid w:val="000A4F24"/>
+    <w:rsid w:val="000C09E2"/>
+    <w:rsid w:val="000C200F"/>
+    <w:rsid w:val="000D68A2"/>
+    <w:rsid w:val="00107BC1"/>
     <w:rsid w:val="0019441C"/>
     <w:rsid w:val="001B6BD9"/>
     <w:rsid w:val="001E6282"/>
+    <w:rsid w:val="0020414A"/>
+    <w:rsid w:val="00206110"/>
     <w:rsid w:val="00227E98"/>
     <w:rsid w:val="00263A86"/>
     <w:rsid w:val="002659AE"/>
+    <w:rsid w:val="002870B4"/>
+    <w:rsid w:val="002C6057"/>
+    <w:rsid w:val="002D3B72"/>
+    <w:rsid w:val="002E0806"/>
+    <w:rsid w:val="002E4609"/>
+    <w:rsid w:val="002E5226"/>
+    <w:rsid w:val="002F2339"/>
+    <w:rsid w:val="00341F9C"/>
     <w:rsid w:val="00345503"/>
+    <w:rsid w:val="003A3813"/>
+    <w:rsid w:val="003B7ECD"/>
+    <w:rsid w:val="003C4CFC"/>
+    <w:rsid w:val="003C4DC8"/>
+    <w:rsid w:val="003F138C"/>
+    <w:rsid w:val="003F5A6E"/>
     <w:rsid w:val="0042326D"/>
+    <w:rsid w:val="00424FD3"/>
+    <w:rsid w:val="0043131A"/>
     <w:rsid w:val="00437571"/>
+    <w:rsid w:val="0045043C"/>
+    <w:rsid w:val="004545BB"/>
+    <w:rsid w:val="0045613C"/>
+    <w:rsid w:val="00483A7E"/>
+    <w:rsid w:val="00487EDC"/>
+    <w:rsid w:val="00497566"/>
+    <w:rsid w:val="004B13B0"/>
+    <w:rsid w:val="004D0782"/>
+    <w:rsid w:val="00551057"/>
+    <w:rsid w:val="005827F2"/>
+    <w:rsid w:val="005A2189"/>
     <w:rsid w:val="005B0D68"/>
+    <w:rsid w:val="005D191D"/>
+    <w:rsid w:val="005D3807"/>
     <w:rsid w:val="005F3467"/>
     <w:rsid w:val="00601E7D"/>
-    <w:rsid w:val="006118D5"/>
-    <w:rsid w:val="006A4C3C"/>
+    <w:rsid w:val="006544A2"/>
+    <w:rsid w:val="00666258"/>
+    <w:rsid w:val="00695894"/>
     <w:rsid w:val="006D2C49"/>
     <w:rsid w:val="00702E5A"/>
     <w:rsid w:val="007351C9"/>
     <w:rsid w:val="00735950"/>
     <w:rsid w:val="0077381E"/>
+    <w:rsid w:val="007A07F4"/>
+    <w:rsid w:val="007A1C9B"/>
     <w:rsid w:val="007D4712"/>
     <w:rsid w:val="00823C54"/>
+    <w:rsid w:val="00845FAB"/>
     <w:rsid w:val="00893D3E"/>
     <w:rsid w:val="0089473A"/>
-    <w:rsid w:val="008B4F03"/>
+    <w:rsid w:val="00897F8C"/>
+    <w:rsid w:val="008A4481"/>
+    <w:rsid w:val="008A485F"/>
     <w:rsid w:val="008E063B"/>
+    <w:rsid w:val="008F4324"/>
     <w:rsid w:val="00902D99"/>
+    <w:rsid w:val="00909A42"/>
     <w:rsid w:val="00916F35"/>
+    <w:rsid w:val="00917976"/>
+    <w:rsid w:val="0092146E"/>
+    <w:rsid w:val="00923F39"/>
+    <w:rsid w:val="00927FAF"/>
     <w:rsid w:val="00951397"/>
+    <w:rsid w:val="00975076"/>
+    <w:rsid w:val="00982626"/>
+    <w:rsid w:val="0098308B"/>
     <w:rsid w:val="00983875"/>
+    <w:rsid w:val="00984864"/>
     <w:rsid w:val="00985DBF"/>
-    <w:rsid w:val="00990499"/>
+    <w:rsid w:val="00993EB9"/>
     <w:rsid w:val="009B7031"/>
+    <w:rsid w:val="009C35D1"/>
     <w:rsid w:val="009D141B"/>
-    <w:rsid w:val="00AD5AA9"/>
+    <w:rsid w:val="009D38B3"/>
+    <w:rsid w:val="00A221A9"/>
+    <w:rsid w:val="00A57589"/>
+    <w:rsid w:val="00A66A8D"/>
+    <w:rsid w:val="00A72009"/>
+    <w:rsid w:val="00A75058"/>
+    <w:rsid w:val="00AB3243"/>
+    <w:rsid w:val="00AC34A3"/>
+    <w:rsid w:val="00AC39DA"/>
     <w:rsid w:val="00B1045E"/>
+    <w:rsid w:val="00B24633"/>
+    <w:rsid w:val="00B43C59"/>
+    <w:rsid w:val="00B469FA"/>
+    <w:rsid w:val="00B51D61"/>
     <w:rsid w:val="00B54908"/>
     <w:rsid w:val="00B57CE2"/>
+    <w:rsid w:val="00B70AFA"/>
+    <w:rsid w:val="00B87B4A"/>
+    <w:rsid w:val="00B94291"/>
     <w:rsid w:val="00B956DE"/>
     <w:rsid w:val="00B95A4B"/>
+    <w:rsid w:val="00BB0C76"/>
+    <w:rsid w:val="00BB4B4C"/>
+    <w:rsid w:val="00BC31BD"/>
+    <w:rsid w:val="00BE7F03"/>
+    <w:rsid w:val="00BF4082"/>
+    <w:rsid w:val="00C06D4C"/>
+    <w:rsid w:val="00C134CC"/>
+    <w:rsid w:val="00C35F9A"/>
+    <w:rsid w:val="00C426E8"/>
     <w:rsid w:val="00C52403"/>
+    <w:rsid w:val="00C71A63"/>
+    <w:rsid w:val="00C75232"/>
+    <w:rsid w:val="00C8136F"/>
+    <w:rsid w:val="00C859EC"/>
     <w:rsid w:val="00C86AC7"/>
     <w:rsid w:val="00CA1D7C"/>
+    <w:rsid w:val="00CA2B57"/>
+    <w:rsid w:val="00CC061E"/>
+    <w:rsid w:val="00CE0233"/>
+    <w:rsid w:val="00CF69DF"/>
+    <w:rsid w:val="00D00EAE"/>
     <w:rsid w:val="00D26823"/>
     <w:rsid w:val="00D354AF"/>
-    <w:rsid w:val="00D43B43"/>
-    <w:rsid w:val="00D6399F"/>
+    <w:rsid w:val="00D565F3"/>
     <w:rsid w:val="00D83C81"/>
+    <w:rsid w:val="00DA0118"/>
     <w:rsid w:val="00DA1CB5"/>
+    <w:rsid w:val="00DD1899"/>
     <w:rsid w:val="00DE69FC"/>
+    <w:rsid w:val="00DF5F0C"/>
     <w:rsid w:val="00E023A9"/>
+    <w:rsid w:val="00E06FA4"/>
     <w:rsid w:val="00E23B8D"/>
-    <w:rsid w:val="00EE49E6"/>
+    <w:rsid w:val="00E26992"/>
+    <w:rsid w:val="00E41C40"/>
+    <w:rsid w:val="00E42ADD"/>
+    <w:rsid w:val="00E900C3"/>
+    <w:rsid w:val="00EC1699"/>
+    <w:rsid w:val="00F10805"/>
     <w:rsid w:val="00F31ED3"/>
-    <w:rsid w:val="00F429F5"/>
-    <w:rsid w:val="00F73BB1"/>
+    <w:rsid w:val="00F432D0"/>
+    <w:rsid w:val="00F72323"/>
+    <w:rsid w:val="00F74AD6"/>
+    <w:rsid w:val="00F771F1"/>
+    <w:rsid w:val="00FB437D"/>
     <w:rsid w:val="00FC33A5"/>
+    <w:rsid w:val="00FD7DCF"/>
+    <w:rsid w:val="00FE5CEC"/>
+    <w:rsid w:val="00FE60A1"/>
+    <w:rsid w:val="00FE7EF8"/>
+    <w:rsid w:val="0337B05E"/>
+    <w:rsid w:val="07C86B2B"/>
+    <w:rsid w:val="0E2A3E8E"/>
+    <w:rsid w:val="285740AC"/>
+    <w:rsid w:val="3267E74E"/>
+    <w:rsid w:val="3DE14F28"/>
+    <w:rsid w:val="408443CB"/>
+    <w:rsid w:val="431F341A"/>
+    <w:rsid w:val="47567D84"/>
+    <w:rsid w:val="4A00B2F9"/>
+    <w:rsid w:val="4AE84010"/>
+    <w:rsid w:val="4DB6E2EE"/>
+    <w:rsid w:val="522C3562"/>
+    <w:rsid w:val="55A0E6A1"/>
+    <w:rsid w:val="5BA0B791"/>
+    <w:rsid w:val="5F0CA36D"/>
+    <w:rsid w:val="6493235E"/>
+    <w:rsid w:val="656EF099"/>
+    <w:rsid w:val="65702DB6"/>
+    <w:rsid w:val="6C61AD07"/>
+    <w:rsid w:val="70C0A296"/>
+    <w:rsid w:val="73F10126"/>
+    <w:rsid w:val="744EE4B8"/>
+    <w:rsid w:val="76C3EC3C"/>
+    <w:rsid w:val="7CE1A4E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27E92206"/>
@@ -37380,50 +32408,73 @@
       <w:bCs/>
       <w:sz w:val="40"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00DE69FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1699"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE69FC"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
@@ -38092,57 +33143,85 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE69FC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00DE69FC"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="isselectedend">
+    <w:name w:val="isselectedend"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B24633"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC1699"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D43B43"/>
+    <w:rsid w:val="00B51D61"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="85343608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="119999068">
@@ -38534,51 +33613,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2045668632">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffsscb.org.uk/working-together-to-safeguard-children/child-exploitation/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/children-missing-education" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youngminds.org.uk/professional/resources/addressing-trauma-and-adversity/?gclid=EAIaIQobChMI85GHo_W08gIVn4BQBh2y8AdUEAAYASAAEgLU9fD_BwE" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nspcc.org.uk/keeping-children-safe/support-for-parents/mental-health-parenting/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/advice-to-schools-and-colleges-on-gangs-and-youth-violence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceop.police.uk/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ofsted.gov.uk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/searching-screening-and-confiscation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/374850/Cyberbullying_Advice_for_Headteachers_and_School_Staff_121114.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/domestic-violence-and-abuse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/multi-agency-statutory-guidance-on-female-genital-mutilation" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saferinternet.org.uk/advice-centre/teachers-and-school-staff/appropriate-filtering-and-monitoring" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/groups/uk-council-for-child-internet-safety-ukccis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmec.org/wp-content/uploads/2018/01/Guidance-for-Safer-Working-Practices-2015-final1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceop.police.uk/Safety-Centre/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educateagainsthate.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/full-time-enrolment-of-14-to-16-year-olds-in-further-education-and-sixth-form-colleges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiQjKPPusrqAhVjs3EKHehtAFoQFjAEegQIBBAB&amp;url=https%3A%2F%2Fwww.gov.uk%2Fgovernment%2Fpublications%2Fchild-sexual-exploitation-definition-and-guide-for-practitioners&amp;usg=AOvVaw3_SgEJIra33fq4k-9DIegf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/755135/Mental_health_and_behaviour_in_schools__.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suatrust.co.uk/wp-content/uploads/2021/08/Online-Safety-Policy-2024-1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/criminal-exploitation-of-children-and-vulnerable-adults-county-lines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivergreatbatch@cannockchasedc.gov.uk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chair@thesaintsacademies.co.uk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childrenscommissioner.gov.uk/?s=online+safety" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staffsscb.org.uk/allegations-of-abuse/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowaboutcse.co.uk/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saferinternet.org.uk/helpline" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/collections/disrespect-nobody-campaign" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/sharing-nudes-and-semi-nudes-advice-for-education-settings-working-with-children-and-young-people" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-who-may-have-been-trafficked-practice-guidance" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nspcc.org.uk/what-is-child-abuse/types-of-abuse/domestic-abuse/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/mandatory-reporting-of-female-genital-mutilation-procedural-information" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mind.org.uk/information-support/tips-for-everyday-living/parenting-with-a-mental-health-problem/parenting-and-mental-health/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/children-act-1989-private-fostering" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-improve-school-attendance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gbr01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.gov.uk%2Fgovernment%2Fpublications%2Fthe-right-to-choose-government-guidance-on-forced-marriage&amp;data=04%7C01%7CAndrew.Lewis5%40homeoffice.gov.uk%7Cece63eecaa704ccd01f208da0b5f9097%7Cf24d93ecb2914192a08af182245945c2%7C0%7C0%7C637834802326593756%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000&amp;sdata=9Jq%2FHHOmBie6HH5OjCH0SChqZNjthHurqLJaqH2dtIc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceop.police.uk/Safety-Centre/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actearly.uk/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Quinn@sstaffs.gov.uk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esas@staffordshire.gov.uk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicef.org.uk/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.childline.org.uk/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/review-of-sexual-abuse-in-schools-and-colleges/review-of-sexual-abuse-in-schools-and-colleges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/missing-children-and-adults-strategy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowaboutcse.co.uk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhs.uk/mental-health/conditions/fabricated-or-induced-illness/overview/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suatrust.co.uk/wp-content/uploads/2021/08/SUAT-Staff-Code-of-Conduct-2025-1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swgfl.org.uk/products/360-degree-safe/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/preventing-and-tackling-bullying" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/863323/HOCountyLinesGuidance_-_Sept2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/623895/Preventing_and_tackling_bullying_advice.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/teaching-online-safety-in-schools" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/protecting-children-from-radicalisation-the-prevent-duty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staffsscb.org.uk/allegations-of-abuse/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natalie@staffscvys.org.uk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nspcc.org.uk/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwf.org.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chair@thesaintsacademies.co.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceop.police.uk/Safety-Centre/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undressed.lgfl.net/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmu@fcdo.gov.uk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/children-and-families-at-risk/parental-substance-misuse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-augustines.staffs.sch.uk/policy/online-safety-policy/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncsc.gov.uk/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eds.team.manager@staffordshire.gov.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fiona.chapman@staffordshire.gov.uk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/human-trafficking-victims-referral-and-assessment-forms" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/children-who-run-away-or-go-missing-from-home-or-care" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/forced-marriage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minded.org.uk/Component/Details/685525" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helpline@saferinternet.org.uk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educateagainsthate.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stopitnow.org.uk/helpline/?utm_source=bing&amp;utm_medium=ad&amp;utm_campaign=stop-helpline&amp;msclkid=39d8a707d7ac13d68ef3c3e314d5af9b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/children-missing-education" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/01/13/ukcis/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/criminal-exploitation-of-children-and-vulnerable-adults-county-lines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/drugs-advice-for-schools" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/news/covid/undertaking-remote-teaching-safely" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prevent@staffordshire.police.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-improve-school-attendance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/review-of-sexual-abuse-in-schools-and-colleges/review-of-sexual-abuse-in-schools-and-colleges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhs.uk/mental-health/conditions/fabricated-or-induced-illness/overview/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gbr01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.gov.uk%2Fgovernment%2Fpublications%2Fthe-right-to-choose-government-guidance-on-forced-marriage&amp;data=04%7C01%7CAndrew.Lewis5%40homeoffice.gov.uk%7Cece63eecaa704ccd01f208da0b5f9097%7Cf24d93ecb2914192a08af182245945c2%7C0%7C0%7C637834802326593756%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000&amp;sdata=9Jq%2FHHOmBie6HH5OjCH0SChqZNjthHurqLJaqH2dtIc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/children-act-1989-private-fostering" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/criminal-exploitation-of-children-and-vulnerable-adults-county-lines" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stopitnow.org.uk/helpline/?utm_source=bing&amp;utm_medium=ad&amp;utm_campaign=stop-helpline&amp;msclkid=39d8a707d7ac13d68ef3c3e314d5af9b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helpline@saferinternet.org.uk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/preventing-and-tackling-bullying" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffsscb.org.uk/working-together-to-safeguard-children/child-exploitation/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/863323/HOCountyLinesGuidance_-_Sept2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nspcc.org.uk/keeping-children-safe/support-for-parents/mental-health-parenting/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceop.police.uk/Safety-Centre/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Quinn@sstaffs.gov.uk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prevent@staffordshire.police.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.childline.org.uk/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/searching-screening-and-confiscation" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/children-missing-education" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/multi-agency-statutory-guidance-on-female-genital-mutilation" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youngminds.org.uk/professional/resources/addressing-trauma-and-adversity/?gclid=EAIaIQobChMI85GHo_W08gIVn4BQBh2y8AdUEAAYASAAEgLU9fD_BwE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/protecting-children-from-radicalisation-the-prevent-duty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staffsscb.org.uk/allegations-of-abuse/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minded.org.uk/Component/Details/685525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natalie@staffscvys.org.uk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicef.org.uk/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:staffordshire.lado@staffordshire.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/374850/Cyberbullying_Advice_for_Headteachers_and_School_Staff_121114.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/children-missing-education" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiQjKPPusrqAhVjs3EKHehtAFoQFjAEegQIBBAB&amp;url=https%3A%2F%2Fwww.gov.uk%2Fgovernment%2Fpublications%2Fchild-sexual-exploitation-definition-and-guide-for-practitioners&amp;usg=AOvVaw3_SgEJIra33fq4k-9DIegf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/domestic-violence-and-abuse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/forced-marriage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncsc.gov.uk/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/advice-to-schools-and-colleges-on-gangs-and-youth-violence" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/01/13/ukcis/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/drugs-advice-for-schools" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suatrust.co.uk/wp-content/uploads/2021/08/Online-Safety-Policy-2024-1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/groups/uk-council-for-child-internet-safety-ukccis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fiona.chapman@staffordshire.gov.uk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nspcc.org.uk/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwf.org.uk/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ofsted.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/sharing-nudes-and-semi-nudes-advice-for-education-settings-working-with-children-and-young-people" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/full-time-enrolment-of-14-to-16-year-olds-in-further-education-and-sixth-form-colleges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/criminal-exploitation-of-children-and-vulnerable-adults-county-lines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/755135/Mental_health_and_behaviour_in_schools__.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saferinternet.org.uk/advice-centre/teachers-and-school-staff/appropriate-filtering-and-monitoring" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-who-may-have-been-trafficked-practice-guidance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/mandatory-reporting-of-female-genital-mutilation-procedural-information" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mind.org.uk/information-support/tips-for-everyday-living/parenting-with-a-mental-health-problem/parenting-and-mental-health/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/news/covid/undertaking-remote-teaching-safely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educateagainsthate.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivergreatbatch@cannockchasedc.gov.uk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eds.team.manager@staffordshire.gov.uk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceop.police.uk/Safety-Centre/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceop.police.uk/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sashley@suatrust.co.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/collections/disrespect-nobody-campaign" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nspcc.org.uk/what-is-child-abuse/types-of-abuse/domestic-abuse/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowaboutcse.co.uk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/623895/Preventing_and_tackling_bullying_advice.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childrenscommissioner.gov.uk/?s=online+safety" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmec.org/wp-content/uploads/2018/01/Guidance-for-Safer-Working-Practices-2015-final1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educateagainsthate.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/missing-children-and-adults-strategy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undressed.lgfl.net/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/children-and-families-at-risk/parental-substance-misuse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmu@fcdo.gov.uk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actearly.uk/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saferinternet.org.uk/helpline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swgfl.org.uk/products/360-degree-safe/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowaboutcse.co.uk/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceop.police.uk/Safety-Centre/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/children-who-run-away-or-go-missing-from-home-or-care" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/human-trafficking-victims-referral-and-assessment-forms" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/teaching-online-safety-in-schools" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esas@staffordshire.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -38798,104 +33877,461 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4b470229-3016-4193-bb20-2b658692f569">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1afa058d-ae27-4cce-bcef-2eb864a90982" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009DF14EB8308F39418C9F3EBBAB360087" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c8eb91d2d40273e4406d291d84067b3d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="4b470229-3016-4193-bb20-2b658692f569" xmlns:ns3="1afa058d-ae27-4cce-bcef-2eb864a90982" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6d0b755a79cf09b37300f8f93ddd96da" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="4b470229-3016-4193-bb20-2b658692f569"/>
+    <xsd:import namespace="1afa058d-ae27-4cce-bcef-2eb864a90982"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4b470229-3016-4193-bb20-2b658692f569" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b2667359-626a-4c73-a32e-d4fac609844f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1afa058d-ae27-4cce-bcef-2eb864a90982" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c987733c-1014-4332-9328-cd297217b1d2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1afa058d-ae27-4cce-bcef-2eb864a90982">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22E47AB2-F34C-4C7D-813C-69CEC6A9EC34}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65B7142F-04C1-4F3C-9ED5-AAC2553401F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="4b470229-3016-4193-bb20-2b658692f569"/>
+    <ds:schemaRef ds:uri="1afa058d-ae27-4cce-bcef-2eb864a90982"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{740A0E3B-23EA-4F00-95AE-F334863F425E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3F0C5DE-31C5-4CF8-A70D-4E01EDD1EF68}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="4b470229-3016-4193-bb20-2b658692f569"/>
+    <ds:schemaRef ds:uri="1afa058d-ae27-4cce-bcef-2eb864a90982"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>34</Pages>
-[...1 lines deleted...]
-  <Characters>68600</Characters>
+  <Pages>1</Pages>
+  <Words>19142</Words>
+  <Characters>109116</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>571</Lines>
-  <Paragraphs>160</Paragraphs>
+  <Lines>909</Lines>
+  <Paragraphs>256</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>80475</CharactersWithSpaces>
+  <CharactersWithSpaces>128002</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Helen  Thorley</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_95f14f08-464a-4dff-ad45-2c24ec3aa9bd_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_95f14f08-464a-4dff-ad45-2c24ec3aa9bd_SetDate">
     <vt:lpwstr>2025-07-14T13:58:03Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_95f14f08-464a-4dff-ad45-2c24ec3aa9bd_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_95f14f08-464a-4dff-ad45-2c24ec3aa9bd_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_95f14f08-464a-4dff-ad45-2c24ec3aa9bd_SiteId">
     <vt:lpwstr>d96ff6a4-2f25-478a-a804-18e9bd3282e7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_95f14f08-464a-4dff-ad45-2c24ec3aa9bd_ActionId">
     <vt:lpwstr>4764de71-1006-4293-adf3-c2098fc5050b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_95f14f08-464a-4dff-ad45-2c24ec3aa9bd_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_95f14f08-464a-4dff-ad45-2c24ec3aa9bd_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x0101009DF14EB8308F39418C9F3EBBAB360087</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
+    <vt:r8>1254900</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>