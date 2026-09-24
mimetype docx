--- v0 (2026-05-02)
+++ v1 (2026-09-24)
@@ -1,3194 +1,1429 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4A4B03A3" w14:textId="5DF1421C" w:rsidR="00C113E6" w:rsidRDefault="009741C2" w:rsidP="009741C2">
-[...13 lines deleted...]
-      <w:r w:rsidR="0011513C">
+    <w:p w14:paraId="28739057" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:noProof/>
-[...213 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="44"/>
-[...14 lines deleted...]
-          <w:sz w:val="44"/>
+          <w:sz w:val="36"/>
         </w:rPr>
         <w:t>MOBILE PHONE POLICY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684E5ECC" w14:textId="77777777" w:rsidR="009741C2" w:rsidRPr="002D76C2" w:rsidRDefault="009741C2" w:rsidP="009741C2">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="7475297A" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...123 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>The Saints Academies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D22819E" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="4DC51F49" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reviewed and revised September 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Next review September 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD33A5A" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="1E4E1800" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Introduction and Aims</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7572721F" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Mobile Phone Policy </w:t>
+    <w:p w14:paraId="34FB81BB" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t xml:space="preserve">At St Augustine’s, St Peter’s and All Saints CE Academies and Horton St Michael’s CE First School, the welfare and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">well-being of our pupils is paramount. The purpose of this policy is to create a safe, calm and focused school environment by ensuring that pupils do not have access to mobile phones and similar personal communication devices during the school day, except </w:t>
+      </w:r>
+      <w:r>
+        <w:t>where an agreed exception applies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429110E3" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="2FACB295" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>The policy reflects the Department for Education’s statutory guidance Mobile phones in schools, which schools in England are expected to follow from 1 September 2026. It should be read alongside Keeping Children Safe in E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ducation 2026 and the school’s behaviour, safeguarding, online-safety, medical needs, equality and educational visits arrangements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5241B798" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
+    <w:p w14:paraId="0F4BDB31" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>The policy recognises that mobile phones and smart devices can support communication, safety and accessibility outside schoo</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l. However, their use in school can cause distraction, disruption, bullying, safeguarding risks and inappropriate recording or sharing of images and information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C24B134" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="-5"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Introduction and Aims </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Scope and Definitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2D27F9" w14:textId="75ADB768" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> as it is difficult to detect specific usage, this policy refers to ALL mobile communication devices. </w:t>
+    <w:p w14:paraId="56AEFFE4" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>This policy applies to all individuals who have access to personal mo</w:t>
+      </w:r>
+      <w:r>
+        <w:t>bile phones or similar devices on the school site, including staff, volunteers, governors/LAC members, pupils, parents, carers, visitors and contractors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6563488E" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="129BAC2A" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>For the purposes of this policy, ‘mobile phones and similar devices’ includes smartphones, mobile phon</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es, smartwatches and other personal interactive communication devices capable of sending or receiving calls, messages or notifications, accessing the internet, recording audio/video or providing similar functionality.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE36C45" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
+    <w:p w14:paraId="79289508" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>‘School day’ means the period from a p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>upil’s arrival at school until the end of the school day, including lessons, movement between activities, breaktimes and lunchtime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EA4294" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="-5"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Scope </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Core Principle – A Mobile-Phone-Free School Day</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBD5022" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">This policy applies to all individuals who have access to personal mobile phones on site. This includes staff, volunteers, committee members, children, young people, parents, carers, visitors and contractors. This list is not exhaustive. </w:t>
+    <w:p w14:paraId="4A08E62E" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Pupils must not have access to mobile phones or similar personal communic</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ation devices during the school day. This includes lessons, transitions, breaktimes and lunchtime.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B8039E" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="52735850" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>The school’s default position is that pupils should not bring mobile phones or similar devices onto the school site. Where a pupil has an agreed reason for b</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ringing a device, it must be stored securely and remain inaccessible to the pupil during the school day unless an agreed exception specifically requires access.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666F8103" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">This policy should also be read in relation to the following documentation: </w:t>
+    <w:p w14:paraId="2E0FDA97" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>The school will consider individual circumstances and will make reasonable adjustments or other</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> appropriate adaptations where required by law or where exceptional circumstances make this necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB54E44" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Safeguarding Children Policy </w:t>
+    <w:p w14:paraId="3141B16B" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>4. Exceptions and Reasonable Adjustments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C888268" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="40401230" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>The Headteacher or an appropriately authorised member of staff may agree an individual arrangement where a pupil</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> needs a device because of a medical condition, disability or SEND, safeguarding circumstance, or another exceptional circumstance. Each case will be considered on its individual merits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75069DBE" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any exception should specify what device may be used, why access is r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>equired, when access may occur and where it will take place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DE67DB" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Where a device is required for medical purposes, the arrangement should be consistent with the pupil’s individual healthcare plan or other relevant medical arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0442EA58" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reasonable adjustments wi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ll be considered in accordance with the Equality Act 2010 and the pupil’s individual needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1624E4C6" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>An exception does not automatically provide unrestricted access to the device throughout the school day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20693941" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Parents/carers should discuss a proposed exception with the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> school before the pupil brings the device to school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC6245D" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Pupils Bringing Devices to School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6DF500" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Where the school has agreed that a pupil may bring a mobile phone or similar device, the device must be switched off or placed in an agreed non-notifying mode and ha</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nded to the designated member of staff or placed in the school’s agreed secure storage on arrival.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685CEC85" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>The school will determine the storage arrangements for each academy and will take reasonable steps to keep devices secure. Devices remain brought onto the pr</w:t>
+      </w:r>
+      <w:r>
+        <w:t>emises at the owner’s risk unless otherwise agreed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEA9D55" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Pupils must not access, use, display or share a mobile phone or similar device during the school day unless an agreed exception applies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A298BF" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. Breaches, Confiscation and Behaviour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CAD38B" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>If a pupil is found using o</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r accessing a mobile phone or similar device without permission, the device may be confiscated in accordance with the school’s behaviour policy and this policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E225496" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t xml:space="preserve">The length of confiscation and any further sanction will be proportionate to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>circumstances, taking account of the pupil’s age, individual needs, SEND/disability and any relevant mitigating factors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4613D735" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Repeated or serious breaches may result in additional consequences under the Behaviour Policy. Parents/carers may be contacted where ap</w:t>
+      </w:r>
+      <w:r>
+        <w:t>propriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0233E87F" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>The school will not routinely promise that a confiscated device will be returned at the end of the same school day; the arrangements for return will depend on the circumstances and the school’s Behaviour Policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6AF441" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. Searching for Mobile Phones an</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d Similar Devices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E292A38" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>The Headteacher and authorised staff may identify mobile phones and similar devices as items that may be searched for under the school’s Behaviour Policy. Where a search is necessary, it will be undertaken lawfully, reasonably and proport</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ionately and in accordance with the Department for Education’s Searching, screening and confiscation guidance and the school’s procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C459790" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Anti-Bullying Policy </w:t>
+        <w:t>Where a search identifies safeguarding concerns, including inappropriate images, threats, bullying, exploitation or o</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ther harmful content, the matter will be managed under the school’s safeguarding and behaviour procedures and referred to the Designated Safeguarding Lead where appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFFCBB6" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Guidance on the Use of Photographic Images and Videos of Children in Schools </w:t>
+    <w:p w14:paraId="34D43466" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. Safeguarding, Recording and Online Safety</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F36EFBE" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="4BEAF2AA" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Mobile phones and similar devices mus</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t not be used to photograph, film, record or otherwise capture pupils or staff without appropriate authorisation. The taking, possessing or sharing of inappropriate or indecent images is a serious safeguarding matter and will be dealt with in accordance wi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>th safeguarding procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699811B4" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
+    <w:p w14:paraId="0F6C33C9" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Any concern about bullying, intimidation, harassment, exploitation, inappropriate images, harmful online content or other misuse of a device should be reported promptly to the appropriate member of staff and, where relevant, the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Designated Safeguarding Lead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450B5932" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>This policy should be read alongside the school’s Safeguarding/Child Protection Policy, Anti-Bullying Policy, Online Safety Policy, Behaviour Policy and arrangements for filtering and monitoring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F69AF53" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="-5"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Code of conduct </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>9. Staff Personal Mobile Phon</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EC23C0" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> creating a strong morale and sense of commitment leading to increased productivity. </w:t>
+    <w:p w14:paraId="7477ED06" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Staff must not use personal mobile phones for personal reasons during contact time with pupils.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43242BCE" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Our aim is therefore that all practitioners: </w:t>
+    <w:p w14:paraId="37CCF245" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personal phones should be kept securely and should be on silent or switched off when staff are working with pupils, unless an agreed exceptional circumstance</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> applies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB15A5F" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">have a clear understanding of what constitutes misuse. </w:t>
+    <w:p w14:paraId="4C771AE8" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personal phones must not normally be used in spaces where pupils are present, including classrooms and playgrounds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E4D4DC" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">know how to minimise risk. </w:t>
+    <w:p w14:paraId="105007F5" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personal use should be limited to appropriate non-contact times and places where pupils are not present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C700C6" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...34 lines deleted...]
-        <w:t xml:space="preserve">and lead to possible allegations. </w:t>
+    <w:p w14:paraId="694DF507" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Staff must not use person</w:t>
+      </w:r>
+      <w:r>
+        <w:t>al mobile phones to photograph, film or record pupils. School-approved equipment and systems must be used for authorised photographs, recordings and educational purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D75615B" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">understand the need for professional boundaries and clear guidance regarding acceptable use. </w:t>
+    <w:p w14:paraId="6EBE0221" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Where a personal device is required for an authorised professional purpose, its use m</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ust be appropriate, proportionate and consistent with school policies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B24A717" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">are responsible for self-moderation of their own behaviours. </w:t>
+    <w:p w14:paraId="0A649E1C" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Staff should report any concerning use of mobile devices to the Executive Headteacher and/or Designated Safeguarding Lead, as appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782AFEAF" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">are aware of the importance of reporting concerns promptly. </w:t>
+    <w:p w14:paraId="51123DDC" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Where there is an exceptional personal circums</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tance requiring a staff member to remain contactable, this should be discussed with the Executive Headteacher.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24797DFB" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="43DC08C6" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10. Mobile Phones for Work-Related Purposes and Educational Visits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E2CA24" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">It is fully recognised that imposing rigid regulations on the actions of others can be counterproductive. An agreement of trust is therefore promoted regarding the carrying and use of mobile phones within the setting, which is agreed to by all users: </w:t>
+    <w:p w14:paraId="6B496453" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>The school recognises that mobile phones can be useful for communication durin</w:t>
+      </w:r>
+      <w:r>
+        <w:t>g off-site activities. Staff use must be professional, proportionate and consistent with the educational visit risk assessment and school procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E71BD9E" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="799AC088" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Staff should use the school’s designated communication arrangements where available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C841783" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
+    <w:p w14:paraId="40D90F54" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staff must not use </w:t>
+      </w:r>
+      <w:r>
+        <w:t>personal phones to photograph or record pupils.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622DCEF9" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Routine contact with parents/carers during trips should be made through the school office or designated school mobile, where practicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126A0EE9" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any use of mobile phones on residential visits outside the normal scho</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ol day will be governed by the arrangements communicated for that visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CABC11" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Parents/carers accompanying visits will be reminded of expectations regarding photography, recording, contacting other families and social-media sharing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419D8D3A" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="-5"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Personal Mobiles - Staff </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>11. Parents and Carers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3286D083" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="543FB4A0" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Parent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s and carers are asked to use mobile phones courteously and appropriately on the school site and must not photograph, film or record children other than their own unless the school has specifically authorised this.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F9F5D9" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Emergency contact should be made via the school office. </w:t>
+    <w:p w14:paraId="2B012DB3" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Parents/carers should not attempt to cont</w:t>
+      </w:r>
+      <w:r>
+        <w:t>act their child directly by mobile phone during the school day. The school office should be used for routine or emergency communication with pupils.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285971E1" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">during class time. </w:t>
+    <w:p w14:paraId="6743021E" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t xml:space="preserve">At school events, the school may permit photography or filming subject to the arrangements </w:t>
+      </w:r>
+      <w:r>
+        <w:t>communicated for the event. Parents/carers must respect the privacy and safeguarding of other children and must not publish or share images of other children without appropriate permission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A729BE2" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> classroom, playground). </w:t>
+    <w:p w14:paraId="10B52DCA" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12. Visitors, Volunteers, Governors/LAC Members and Contractors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D2EA17" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">at lunchtime and before and after school. </w:t>
+    <w:p w14:paraId="11AA5FA6" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Vi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>sitors, volunteers, governors/LAC members and contractors are expected to follow the same principles as staff while on the school premises. Personal mobile-phone use should not take place in the presence of pupils unless it is authorised, necessary and app</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6B6F03" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">It is also advised that staff security protect access to functions of their phone. </w:t>
+    <w:p w14:paraId="50241ECC" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Visitors will be informed of relevant expectations when they sign in or as part of the arrangements for their visit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438EAD31" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Headteacher aware of this and can have their phone in case of having to receive an emergency call. </w:t>
+    <w:p w14:paraId="14BE5A7E" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Communication and Emergencies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5397083E" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...29 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="65A25A34" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>The school office is the primary route for contacting pupils and staff during the school day. I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n an emergency, parents/carers should contact the school office rather than attempting to contact their child directly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64240B63" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Headteacher. </w:t>
+    <w:p w14:paraId="206B7334" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>The school will ensure that pupils can access appropriate communication with parents/carers where this is necessary for their welfare or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> safety.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D5BF23" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
+    <w:p w14:paraId="552F6476" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="-5"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Mobile Phones for work related purposes </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>14. Related Policies and Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04128A52" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> staff should ensure that: </w:t>
+    <w:p w14:paraId="162DE327" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Safeguarding / Child Protection Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56510EC8" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="7970124D" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Behaviour Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB0E1D3" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5B7B0A95" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Anti-Bullying Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A51E4A7" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Online Safety Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BD8B12" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Educational Visits Policy and risk assessments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8D186A" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Supporting Pupils with Medical Conditions Policy / individual health</w:t>
+      </w:r>
+      <w:r>
+        <w:t>care plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEE8368" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Equality and SEND arrangements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68341202" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Data Protection and Privacy arrangements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A3BFC7" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Filtering and Monitoring arrangements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15010219" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Guidance on the Use of Photographic Images and Videos of Children</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BA3386" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Keeping Children Safe in Education 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C578F99" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Department for Education: Mob</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ile phones in schools</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662C93FB" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Department for Education: Searching, screening and confiscation in schools</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5735F540" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Mobile use on these occasions is appropriate and professional (and will never include taking photographs of children). </w:t>
+        <w:t>15. Dissemination, Monitoring and Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D44D51" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> be made via the school office and the school mobile. </w:t>
+    <w:p w14:paraId="4C0E75C3" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t xml:space="preserve">This policy will be shared with staff and volunteers as part of induction and will be available to parents/carers via </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the school office and website. The expectations will be communicated clearly to pupils in an age-appropriate way.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A70B66" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="61C887B0" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>The school will monitor implementation of the policy and consider feedback, incidents, safeguarding concerns and the effectiveness of arrangem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ents. The policy will be reviewed annually or sooner if statutory guidance or school circumstances change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746CFBE7" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
+    <w:p w14:paraId="650A6093" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="-5"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Personal Mobiles - Pupils </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>16. Approval</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1408C16F" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> we also recognise that they can prove a distraction in school and can provide a means of bullying or intimidating others. Therefore: </w:t>
+    <w:p w14:paraId="5A27C7FC" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Reviewed and revised: September 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF1842F" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="432FED8E" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Next review: September 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0268D625" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Pupils are not permitted to have mobile phones at school or on trips </w:t>
+    <w:p w14:paraId="20B946B7" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Signed: Karen Mann, Chair of LAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEBFF78" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">If in the rare event of a parent wishing for his/her child to bring a mobile phone to school to contact the parent after school: </w:t>
+    <w:p w14:paraId="7EDAA40E" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+      <w:r>
+        <w:t>Signed: Rebecca Walker, Executive Head</w:t>
+      </w:r>
+      <w:r>
+        <w:t>teacher</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB450A7" w14:textId="77777777" w:rsidR="00C113E6" w:rsidRPr="002D76C2" w:rsidRDefault="0011513C">
-[...482 lines deleted...]
-      <w:pgMar w:top="1440" w:right="989" w:bottom="1551" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="008A400A" w:rsidSect="00034616">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="936" w:right="1080" w:bottom="936" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="33598BF0" w14:textId="77777777" w:rsidR="00766F29" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5A76D867" w14:textId="77777777" w:rsidR="00766F29" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...13 lines deleted...]
-    <w:family w:val="script"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0D07B43D" w14:textId="77777777" w:rsidR="008A400A" w:rsidRDefault="00766F29">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:t>The Saints Academies – Mobile Phone Policy 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="47416A0F" w14:textId="77777777" w:rsidR="00766F29" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="00753CBB" w14:textId="77777777" w:rsidR="00766F29" w:rsidRDefault="00766F29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="01A03CB3" w14:textId="1700B676" w:rsidR="00395DF2" w:rsidRDefault="00395DF2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="59582DF7" w14:textId="2E0C5C0E" w:rsidR="00395DF2" w:rsidRDefault="00395DF2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7642D2A8" wp14:editId="7C988132">
+          <wp:extent cx="929330" cy="929330"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
+          <wp:docPr id="4" name="Picture 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="St Peter's logo.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="929330" cy="929330"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                    </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77CF842D" wp14:editId="6F0EBC96">
+          <wp:extent cx="890437" cy="650704"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+          <wp:docPr id="1" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="All Saints logo.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="890437" cy="650704"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                         </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BB85C5F" wp14:editId="0ABC6296">
+          <wp:extent cx="890437" cy="890437"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="3" name="Picture 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="All Saints logo.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="890437" cy="890437"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                    </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D853FD7" wp14:editId="4BEEDBEB">
+          <wp:extent cx="914400" cy="914400"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2" name="Picture 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="logo.jpg"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId4" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="914400" cy="914400"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00BA0ABC"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="DE62E98C">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720"/>
-[...198 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="353D22D1"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="630A077E">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720"/>
-[...198 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DB41046"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="4ACAB124">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="151"/>
-[...198 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="732233B7"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="3CCE3150">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720"/>
-[...198 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D0A2E6F"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="D1D8C512">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720"/>
-[...13 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B922D6AE">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
-[...13 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89DAEB32">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
-[...13 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75A0F23C">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
-[...128 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C113E6"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00FE3D68"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00395DF2"/>
+    <w:rsid w:val="00766F29"/>
+    <w:rsid w:val="008A400A"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="45D2711F"/>
-  <w15:docId w15:val="{635626DC-3B71-4B32-AF1A-C1A62A1D058D}"/>
+  <w14:docId w14:val="7B89943B"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{93BAEF10-BFBE-46ED-A749-ED48A312820F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3303,51 +1538,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3416,59 +1651,55 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Plain Table 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table Light" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -3529,476 +1760,11424 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="000000"/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008B467D"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B467D"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:divs>
-[...27 lines deleted...]
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5889</Characters>
+  <Pages>5</Pages>
+  <Words>1714</Words>
+  <Characters>9770</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Microsoft Word - 2014 Mobile Phone.docx</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Company</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6909</CharactersWithSpaces>
+  <CharactersWithSpaces>11462</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Microsoft Word - 2014 Mobile Phone.docx</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>jacksmellie</dc:creator>
+  <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>