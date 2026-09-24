--- v0 (2026-05-02)
+++ v1 (2026-09-24)
@@ -1,9148 +1,4790 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3B9A7386" w14:textId="52008A2C" w:rsidR="001819ED" w:rsidRDefault="00AE2E62" w:rsidP="00330C32">
-[...222 lines deleted...]
-        <w:ind w:left="1726" w:right="1740"/>
+    <w:p w14:paraId="338689BE" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...267 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...162 lines deleted...]
-        <w:t xml:space="preserve">set out in the </w:t>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>THE SAINTS ACADEMIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5F1A7C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...173 lines deleted...]
-    <w:p w14:paraId="28371A00" w14:textId="77777777" w:rsidR="001819ED" w:rsidRDefault="00AE2E62">
+          <w:sz w:val="56"/>
+        </w:rPr>
+        <w:t>Equality Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A87E66F" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>September 2026 – September 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9FEC90" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4963"/>
+        <w:gridCol w:w="4963"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD5194" w14:paraId="351C7E54" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14435204" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Policy owner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AE2709" w14:textId="0AC644CB" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Executive Headteacher </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD5194" w14:paraId="62CA133A" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21273250" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Approved by</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C1D9B6" w14:textId="6F941927" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Local Academy Council </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD5194" w14:paraId="10226859" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D507880" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Effective from</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="132BBDF0" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD5194" w14:paraId="739A25E2" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1309CEBD" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Review date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4CE92C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>September 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD5194" w14:paraId="44DB5E6C" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAC3454" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Earlier review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="186063A5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Where there is a significant change in legislation, case law, statutory guidance or Trust arrangements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2EC238E4" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0D4CA1" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="1"/>
-[...727 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>We will seek the views of advisory staff and outside agencies and partnerships with other</w:t>
-[...754 lines deleted...]
-    <w:p w14:paraId="78A6693B" w14:textId="77777777" w:rsidR="001819ED" w:rsidRDefault="00AE2E62">
+        <w:t>Contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5541B978" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Policy statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55750988" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Part One – Promoting Equality in Our Academies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FB978D" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Our commitment to equality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF1BA57" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Protected </w:t>
+      </w:r>
+      <w:r>
+        <w:t>characteristics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17866556" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Equality of opportunity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EA63E5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Disability and reasonable adjustments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5006FEE3" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>6. Curriculum, teaching and learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376D3B3C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>7. Bullying, discrimination and prejudice-related incidents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74862E6E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>8. Staff recruitment, development and employment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB036A8" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. Educational visits and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>extra-curricular activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352DBF3F" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>10. Consultation and engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370EA329" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Part Two – Legal Duties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47963C7A" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>11. Equality Act 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699AF354" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>12. Definitions of protected characteristics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7875C3A4" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Forms of prohibited conduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DF5A85" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>14. Public Sector Equality Duty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA0888C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>15. Due regard and decision-making</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A30960" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>16. Eq</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uality information and equality objectives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AB694A" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>17. Accessibility Plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F3054F" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>18. Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411FA834" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>19. Monitoring and review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76849A25" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>20. Related policies and documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581A73AD" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>21. Legal and guidance framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D4A5F8" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>22. Approval and review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEFC0B5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C0C0A3" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>Part</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="23200122" w14:textId="77777777" w:rsidR="001819ED" w:rsidRDefault="00AE2E62">
+        <w:lastRenderedPageBreak/>
+        <w:t>1. Policy statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAB01BC" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Saints Academies are com</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mitted to providing an inclusive environment in which every pupil, member of staff, parent/carer, visitor and other member of the school community is treated with dignity, fairness and respect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6E5EF1" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The primary aim of The Saints Academies is to enable all pupil</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s to participate as fully as possible in every aspect of school life, developing confidence, recognising strengths and supporting every child to achieve their full potential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3D0EA1" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Saints Academies will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77671079" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>eliminate unlawful discrimination, harassment and vict</w:t>
+      </w:r>
+      <w:r>
+        <w:t>imisation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EFF7EE" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>advance equality of opportunity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C07369B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>foster good relations between people who share a protected characteristic and those who do not;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC6CDA6" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>promote respect for diversity and challenge prejudice, stereotyping and discriminatory behaviour;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CC1E04" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">remove or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>minimise disadvantages experienced by people because of protected characteristics;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A84896" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>take account of the different needs of individuals and groups;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F560C1" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>make reasonable adjustments for disabled pupils and staff;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278DCA25" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ensure that equality considerations are embedded in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> decision-making, policies, curriculum planning and school improvement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0590B500" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>monitor relevant information and outcomes to identify and address inequalities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7C8663" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>This policy applies across all areas of academy life, including admissions, education, curriculum, teach</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ing and learning, behaviour, attendance, exclusions, trips and activities, access to facilities and services, employment, professional development and relationships within the school community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133C3F16" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Part One – Promoting Equality in Our Academies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094CEE89" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Our commitme</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nt to equality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6767B271" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Saints Academies will take reasonable and proportionate steps to ensure that all pupils can participate fully in school life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10358D7E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>We will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7181D896" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Provide a welcoming and inclusive environment in which everyone is treated with dignity and respect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5EED14" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ake reasonable steps to meet the needs of individual pupils and staff, including making reasonable adjustments for disabled people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB9D209" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Plan ahead to improve accessibility and reduce barriers to participation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBB7ED5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ensure that teaching, learning and the wider curri</w:t>
+      </w:r>
+      <w:r>
+        <w:t>culum promote equality, respect, responsible citizenship and understanding of diversity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFD89DE" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Challenge prejudice, discriminatory language, stereotyping, bullying and other behaviour that undermines equality or dignity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9EF758" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Monitor pupil progress, attainment, atten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>dance, exclusions, participation and other relevant outcomes where appropriate, considering protected characteristics and other relevant factors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3983C1D0" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Use equality information to identify potential disparities and inform school improvement and equality objectiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAF100C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ensure that staff understand their responsibilities under the Equality Act 2010 and know how to recognise, challenge and report discriminatory behaviour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D075AC6" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Provide appropriate training and professional development relating to equality, inclusion, disabil</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ity, safeguarding, prejudice-related incidents and reasonable adjustments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E324388" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ensure that extra-curricular activities, educational visits, residential visits and other opportunities are planned so that pupils are not unreasonably disadvantaged because of a pr</w:t>
+      </w:r>
+      <w:r>
+        <w:t>otected characteristic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79559DEE" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Consult pupils, parents/carers, staff and other relevant stakeholders where appropriate when developing or reviewing equality arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6498B862" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Work with external agencies, professional advisers and partner organisations where specialis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t advice or support is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E66A6E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Monitor prejudice-related incidents and take appropriate action in accordance with the school's behaviour, safeguarding and complaints procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8DEE35" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Review accessibility arrangements and maintain appropriate Accessibility Pla</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F81E7A" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Consider equality implications when developing or reviewing other school policies and when making significant decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B60324" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Protected characteristics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A3473B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Equality Act 2010 protects people from discrimination because of the following protected </w:t>
+      </w:r>
+      <w:r>
+        <w:t>characteristics:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF08364" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>age</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37ED6ED1" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC11973" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>gender reassignment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFA1C3B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>marriage and civil partnership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3219D9E7" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>pregnancy and maternity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C93DEC" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>race</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575959C1" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>religion or belief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D524D8" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>sex</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F3433E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>sexual orientation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F677405" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Some protected characteristics apply differently in education and employment. In particular, the Equal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ity Act provisions relating to age and marriage/civil partnership do not generally apply to pupils in the provision of education, but they remain relevant to staff and employment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDABD22" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The academies will comply with the Equality Act 2010 in all circumstances in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> which its provisions apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1896889C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>4. Equality of opportunity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6203988B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Equality does not necessarily mean treating everyone identically.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFFFE76" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The academies recognise that people may have different needs and that removing disadvantage may require different or additional suppor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD1D945" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>We will therefore seek to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76891530" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>remove or minimise disadvantages suffered because of a protected characteristic;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FECCA6" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>meet the particular needs of people where those needs are different;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FDB9AB" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>encourage participation where participation is disproportionately low;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C8CC43" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>provi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>de reasonable adjustments where required by law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3250D279" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>use evidence to identify and address barriers to equality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A74545" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where lawful, the academies may use positive action to address disadvantage, meet particular needs or encourage participation where this is </w:t>
+      </w:r>
+      <w:r>
+        <w:t>permitted by the Equality Act 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69196130" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Any positive action will be proportionate, evidence-based and consistent with the requirements of equality law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB24D00" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Disability and reasonable adjustments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C40B552" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The academies recognise their anticipatory and continuing duty to m</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ake reasonable adjustments for disabled pupils.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2978C6BC" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>We will take reasonable steps to avoid disabled pupils being placed at a substantial disadvantage compared with pupils who are not disabled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196CD9C4" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>This may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEAE1E8" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">changes to policies, practices or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>procedures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E979D7" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>reasonable changes to physical arrangements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F410FC" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>auxiliary aids and services;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793C7254" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>accessible information;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFAF81B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>adaptations to teaching and learning;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0CD364" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>additional support for participation in activities and educational visits;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101663EB" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>appropriate communication with pu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>pils and parents/carers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4603F7E0" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The academies will maintain and implement Accessibility Plans which address:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21492D7C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>increasing disabled pupils' access to the curriculum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F62B11C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>improving the physical environment to increase access for disabled pupils; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58314873" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>improving the provisi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>on of information to disabled pupils.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B55657" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Accessibility planning will be reviewed regularly and appropriate resources will be allocated to implement agreed actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BE3D64" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The academies will also make reasonable adjustments for disabled staff where required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454613D9" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>6. Curri</w:t>
+      </w:r>
+      <w:r>
+        <w:t>culum, teaching and learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C74429A" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The curriculum will provide appropriate opportunities to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032BCE76" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>promote equality and respect;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429C4767" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>develop understanding of different backgrounds, cultures, beliefs and experiences;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006C1FA7" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>challenge prejudice and stereotyping;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F06FCFE" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>develop pupils' un</w:t>
+      </w:r>
+      <w:r>
+        <w:t>derstanding of rights and responsibilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A24865F" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>promote respectful relationships;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4643D79B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>prepare pupils for life in a diverse society;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B34122" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>support all pupils to achieve their potential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED6776F" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Curriculum planning will take account of accessibility and the needs of pupils with S</w:t>
+      </w:r>
+      <w:r>
+        <w:t>END.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B0E579" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The academies will ensure that equality considerations are appropriately reflected in curriculum resources and teaching materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11600816" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. Bullying, discrimination and prejudice-related incidents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C22DF27" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The academies will not tolerate bullying, discriminatory beh</w:t>
+      </w:r>
+      <w:r>
+        <w:t>aviour, harassment, victimisation or prejudice-related incidents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D7A69F" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>All staff are expected to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1FF83A" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>model respectful behaviour;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7182BA6F" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>challenge inappropriate or discriminatory language and behaviour;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F372DC9" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>respond appropriately to incidents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E43C6E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">report incidents in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>accordance with academy procedures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EF1B95" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>support pupils who experience discrimination or prejudice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1801F1E2" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Prejudice-related incidents will be recorded and monitored so that patterns and trends can be identified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA91AE9" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Appropriate action will be taken in accordance with the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Behaviour Policy, Anti-Bullying Policy, Safeguarding Policy and other relevant procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7A0BC5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. Staff recruitment, development and employment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14228E70" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Saints Academies are committed to equality of opportunity in employment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBF1A8F" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>promote fair and transparent recruitme</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6A9873" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>welcome applications from a diverse range of candidates;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0667259C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>avoid unlawful discrimination in recruitment, selection, promotion, training, pay, working conditions and termination of employment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1A7D21" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>make reasonable adjustments for disabled staff;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193F4251" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>provide approp</w:t>
+      </w:r>
+      <w:r>
+        <w:t>riate equality training;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADFE369" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>monitor relevant employment information where appropriate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A23FFA5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ensure that staff understand their responsibilities under equality legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0213483E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Health-related questions will not be asked of applicants before an offer of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>employment except where permitted by the Equality Act 2010, including where a question relates to an intrinsic function of the role or another lawful exception applies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C72A32" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9. Educational visits and extra-curricular activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAA986E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The academies will plan education</w:t>
+      </w:r>
+      <w:r>
+        <w:t>al visits, residential visits, clubs, sporting activities and other opportunities so that pupils can participate as fully as reasonably possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA6A3C0" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Staff will consider accessibility, medical or additional needs, reasonable adjustments, cost and other potenti</w:t>
+      </w:r>
+      <w:r>
+        <w:t>al barriers when planning activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E4FD41" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Where participation data identifies a significant disparity associated with a protected characteristic, the academy will consider whether additional action is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD46DCC" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10. Consultation and engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C84F404" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The academies wil</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l seek the views of pupils, parents/carers, staff and other relevant stakeholders where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23920D2E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Consultation may inform:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35105B61" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>equality objectives;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8E5E85" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>accessibility planning;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CCFCB2" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>policy development;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A06ED1E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>curriculum planning;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C35112" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>school improvement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E09E9B8" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">the review of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>equality-related incidents and trends.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D580AF0" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Consultation will be proportionate to the decision being made and the people likely to be affected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A883E2" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Part Two – Legal Duties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD8681F" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11. Equality Act 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651F19C4" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Equality Act 2010 provides protection against unlawful discriminati</w:t>
+      </w:r>
+      <w:r>
+        <w:t>on and places duties on schools and other public authorities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752C705B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The academies will comply with the Act and with relevant statutory duties and guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DF5270" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The law protects people against discrimination relating to protected characteristics and recognises differ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ent forms of unlawful discrimination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466A646F" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>12. Definitions of protected characteristics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9BD6AE" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>Our</w:t>
-[...217 lines deleted...]
-    <w:p w14:paraId="77E311A9" w14:textId="77777777" w:rsidR="001819ED" w:rsidRDefault="00AE2E62">
+        <w:t>Age</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4787C1AE" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Age refers to a person belonging to a particular age or age group. The protected characteristic of age applies principally in relation to employment and does not general</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ly apply to pupils in the provision of education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1DFC6A" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:line="268" w:lineRule="exact"/>
-[...219 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F693DEF" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A person is disabled where they have a physical or mental impairment which has a substantial and long-term adverse effect on their ability to carry out normal day-to-day activities. The Equality </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Act also provides specific protection against discrimination arising from disability and requires schools to make reasonable adjustments for disabled pupils. Cancer, HIV infection and multiple sclerosis are treated as disabilities from the point of diagnos</w:t>
+      </w:r>
+      <w:r>
+        <w:t>is for the purposes of the Equality Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2379C1FB" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gender reassignment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111390F4" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Gender reassignment is a protected characteristic under the Equality Act 2010. A person has this protected characteristic where they are proposing to undergo, are undergoing or have undergone a p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rocess, or part of a process, for the purpose of reassigning their sex by changing physiological or other attributes of sex. Protection does not depend upon a person having a diagnosis of gender dysphoria, nor does it require medical treatment. The academi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es will comply with the Equality Act in relation to pupils and staff who have this protected characteristic. Any individual circumstances involving gender reassignment or gender questioning will be handled sensitively, consistently with equality law, safeg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uarding duties and the academy's other relevant policies and procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36ACA128" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Marriage and civil partnership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AF3E12" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Marriage and civil partnership is a protected characteristic. The protection applies to employment and does not generally apply to pupils in the provisi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>on of education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38ECF768" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pregnancy and maternity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DC1377" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pregnancy and maternity are protected characteristics. The academies will not unlawfully discriminate against a pupil or member of staff because of pregnancy or maternity. Protection includes relevant circumstances </w:t>
+      </w:r>
+      <w:r>
+        <w:t>connected with pregnancy, childbirth and maternity and, where applicable, breastfeeding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E3AF66" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Race</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CC9693" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Race includes colour, nationality and ethnic or national origins. The academies recognise that racism and racial prejudice can affect individuals and groups in di</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fferent ways and will challenge racist behaviour, language and stereotyping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB959EC" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Religion or belief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BB8860" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Religion or belief includes religious and philosophical beliefs and, where applicable, a lack of religion or belief. The academies will respect lawful differenc</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">es of religion and belief while maintaining their educational and </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>HIV,</w:t>
-[...1124 lines deleted...]
-    <w:p w14:paraId="196C8EA4" w14:textId="77777777" w:rsidR="001819ED" w:rsidRDefault="00AE2E62">
+        <w:t>safeguarding responsibilities. The academies' arrangements for collective worship, religious education and other curriculum activities will comply with the relevant statutory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206BBC52" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="1"/>
-[...69 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ex</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6024496A" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sex is a protected characteristic under the Equality Act 2010. For the purposes of the Equality Act 2010, the terms 'sex', 'man' and 'woman' refer to biological sex. The academies will comply with the Equality Act's provisions concerning sex discriminat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ion and with any applicable exceptions and requirements relating to schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B21471D" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sexual orientation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B21B0B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sexual orientation is a protected characteristic. It includes a person's orientation towards persons of the same sex, persons of the opposite sex, or persons of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> either sex. The academies will not unlawfully discriminate against a pupil, parent/carer or member of staff because of sexual orientation or because of the sexual orientation of someone with whom they are associated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C46A69" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Forms of prohibited conduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3309E5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t>Direct</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...642 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> discrimination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140F8889" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Treating a person less favourably because of a protected characteristic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F5AA71" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Indirect discrimination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15986D25" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Applying a provision, criterion or practice which places people sharing a protected characteristic at a particular disadvantage </w:t>
+      </w:r>
+      <w:r>
+        <w:t>compared with others, unless the provision, criterion or practice can be objectively justified as a proportionate means of achieving a legitimate aim where the law permits such justification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139FF1D8" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Discrimination arising from disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0DB74B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Treating a disabled perso</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n unfavourably because of something arising from their disability, where the legal conditions for such protection are met and no applicable justification exists.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3DB18D" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Victimisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D1716D" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Subjecting a person to a detriment because they have carried out, or are </w:t>
+      </w:r>
+      <w:r>
+        <w:t>believed to have carried out, a protected act under the Equality Act 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F9182B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Harassment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202124F5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Unwanted conduct related to a relevant protected characteristic which has the purpose or effect of violating a person's dignity or creating an intimidating, hostile, degr</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ading, humiliating or offensive environment, where the relevant legal provisions apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32937DBB" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Pregnancy/maternity related discrimination </w:t>
-[...109 lines deleted...]
-    <w:p w14:paraId="3F89D011" w14:textId="77777777" w:rsidR="001819ED" w:rsidRDefault="00AE2E62">
+        <w:t>Discrimination by association or perception</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4B47A6" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>In circumstances covered by the Equality Act, protection may apply where a person is treated less favourably because of thei</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r association with someone who has a protected characteristic or because they are perceived to have a protected characteristic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6608878A" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The academies will take appropriate action where discriminatory behaviour occurs, whether or not the conduct ultimately meets th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e legal definition of unlawful discrimination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7044A9F9" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14. Public Sector Equality Duty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1539A46E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Saints Academies are subject to the Public Sector Equality Duty under section 149 of the Equality Act 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F65C3E2" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>In exercising their functions, the academies must have due regard</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to the need to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E18B095" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>eliminate discrimination, harassment, victimisation and other conduct prohibited by the Equality Act 2010;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743B2B27" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>advance equality of opportunity between people who share a protected characteristic and people who do not share it; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF36E02" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">foster good </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relations between people who share a protected characteristic and people who do not share it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CFF980" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Advancing equality of opportunity includes, where relevant:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A374DF" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>removing or minimising disadvantages suffered by people because of protected characteristics;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C772E4" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>taking s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>teps to meet the different needs of people who share a protected characteristic;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058F738B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>encouraging participation in areas where participation is disproportionately low.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B503F62" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Fostering good relations includes having regard to the need to tackle prejudice and promote u</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nderstanding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009C9308" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15. Due regard and decision-making</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C15A46" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The academies will ensure that equality considerations are taken into account when significant decisions are made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B0E408" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Decision-makers should consider whether a proposed policy, practice, decision or action coul</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d have different or disproportionate effects on people with protected characteristics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A28D984" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The consideration given will be proportionate to the nature and significance of the decision and the potential equality impacts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2D6D93" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Equality considerations should take plac</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e at an appropriate stage of decision-making and should be based on relevant evidence where available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D18B54" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where an equality impact assessment or other documented equality consideration is appropriate, this will be undertaken in accordance with the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trust's procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DAD0B5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>16. Equality information and equality objectives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F859CA0" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Saints Academies will publish information demonstrating compliance with the Public Sector Equality Duty in accordance with the applicable specific duties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D67D0B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Trust will also publish </w:t>
+      </w:r>
+      <w:r>
+        <w:t>equality objectives at least every four years and will monitor progress against those objectives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4687DD72" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Equality objectives will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65473F12" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>be informed by relevant evidence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794B7B83" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>identify significant equality issues or disparities where appropriate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCE58F5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">be specific and measurable </w:t>
+      </w:r>
+      <w:r>
+        <w:t>wherever reasonably practicable;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A379F53" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>identify appropriate actions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E7F159" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>be monitored and reviewed;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67228DAA" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>be reported publicly in accordance with the Trust's publication arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A1A4A6" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Trust's current equality objectives and annual equality information will be publishe</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d separately or within the relevant Trust documentation and will be kept under review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3651BD" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>17. Accessibility Plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEAACE8" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The academies will maintain Accessibility Plans in accordance with the Equality Act 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF813AD" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Accessibility planning will cover:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E17B40E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>access to the curric</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ulum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E635F9D" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>access to the physical environment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455804C5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>access to information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBBC16C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Accessibility Plan will identify appropriate actions, responsibilities, timescales and arrangements for monitoring progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F82D7E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Accessibility Plan will be reviewed regularly and updated </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F60BC6" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18. Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2E6BF7" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="1"/>
-[...489 lines deleted...]
-    <w:p w14:paraId="10226443" w14:textId="77777777" w:rsidR="001819ED" w:rsidRDefault="00AE2E62">
+      </w:pPr>
+      <w:r>
+        <w:t>Trust Board / Proprietor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F0D60C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ensure appropriate arrangements are in place to comply with equality legislation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5052BD" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>approve or oversee this policy in accordance with the Trust's governance arrangements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27830855" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">have due regard to equality </w:t>
+      </w:r>
+      <w:r>
+        <w:t>considerations when making significant decisions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E37F64" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ensure equality objectives are established and published as required;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9B0959" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>monitor the effectiveness of equality arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C29C5C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>Reasonable</w:t>
-[...709 lines deleted...]
-    <w:p w14:paraId="4EC522F6" w14:textId="77777777" w:rsidR="001819ED" w:rsidRDefault="00AE2E62">
+        <w:lastRenderedPageBreak/>
+        <w:t>Local Academy Council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF5472B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">support the Trust in monitoring equality </w:t>
+      </w:r>
+      <w:r>
+        <w:t>arrangements within the academy and exercise the responsibilities delegated to it under the Trust's governance arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B81CFA" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:line="267" w:lineRule="exact"/>
-[...197 lines deleted...]
-    <w:p w14:paraId="4EAF1354" w14:textId="77777777" w:rsidR="001819ED" w:rsidRDefault="00AE2E62">
+      </w:pPr>
+      <w:r>
+        <w:t>Executive Headteacher / Headteacher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3C934A" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>implement this policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EB4A17" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ensure staff understand their equality responsibilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D85FD6B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>arrange appropr</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iate training;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0857BA08" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>take appropriate action in response to actual or potential discrimination;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28887550" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ensure prejudice-related incidents are appropriately reported, investigated and monitored;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16093E94" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ensure reasonable adjustments are considered and implemented where required</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB2764C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ensure equality considerations are incorporated into relevant decision-making;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08714D34" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>oversee implementation of equality objectives and accessibility arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAB86A6" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="41"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38598870" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>comply with this policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD40D86" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>treat pupils, colleagues, parents/carers and visitors with dig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nity and respect;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B17A98B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>challenge prejudice, stereotyping and discriminatory behaviour;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D0077F" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>report incidents appropriately;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BC7059" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>make reasonable adjustments within their role where required;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502EDEAC" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>participate in relevant training;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31214C3E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>promote equality and good relations through th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>eir words and actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6576C59B" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pupils</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1887B868" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>treat others with dignity and respect;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BA333E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>avoid discriminatory or prejudicial behaviour;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674C939C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>follow the academy's behaviour expectations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC7A973" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>report concerns to an appropriate adult.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BCA28E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Visitors, volunteers and contractors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B4EC24" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>comply with the a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>cademy's equality expectations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD3F0A6" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>treat members of the school community with dignity and respect;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC40CC3" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>refrain from discriminatory or prejudicial behaviour on academy premises or while undertaking activities on behalf of the academy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482A6370" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>19. Monitoring and review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D35AE49" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The effectiveness of this policy will be monitored through appropriate information, which may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6BDDE5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>pupil attainment and progress;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582C5695" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>attendance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38027B67" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Responsibilities</w:t>
-[...1736 lines deleted...]
-        <w:ind w:left="100" w:right="331"/>
+        <w:t>exclusions and suspensions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52450020" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>behaviour and bullying;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C22A012" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>prejudice-related incidents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1763A137" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>participation in trips, clubs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642C8A2E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>accessibility information;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBDE054" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>staff recruitment, retention, training and progression;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E53B348" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>feedback from pupils, parents/carers and staff;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C11B6E9" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>progress against equality objectives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA2D5BF" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Information will be used proportionately and lawfully, taking account </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of data protection and confidentiality requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EED6B5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>This policy will normally be reviewed annually and will also be reviewed sooner where there is a significant change in legislation, case law, statutory guidance or Trust arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AF9AD3" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20. Related policie</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s and documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD3458D" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Accessibility Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33201534" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Admissions Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DA43B4" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Behaviour Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00644C1A" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Anti-Bullying Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C830BA" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Complaints Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75021AA6" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>SEND Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC53AAD" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Safeguarding and Child Protection Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65690019" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Staff Code of Conduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0835A5AA" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Recruitment and Selection arrangements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D21116D" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Exclusion/Suspension arrangements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A62B95" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Curriculum policies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E2DAAE" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Attendance Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEC2018" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Equality Objectives and annual equality information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43984596" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where a matter concerns safeguarding, the Safeguarding and Child Protection Policy and current statutory safeguarding guidance will </w:t>
+      </w:r>
+      <w:r>
+        <w:t>also apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B2518D" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>21. Legal and guidance framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEF61B2" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Equality Act 2010;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C83AA7A" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Equality Act 2010 (Specific Duties) Regulations 2011;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222FE8BB" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>relevant Department for Education guidance concerning equality duties for schools and academies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230022AE" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Equality and Human Rights </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Commission technical guidance for schools in England;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573F3165" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>relevant statutory safeguarding guidance, including Keeping Children Safe in Education 2026;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E56D4C5" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>relevant case law concerning the interpretation and application of the Equality Act 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542D64AE" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>The community within which the school is located – in its geographical community, and the people</w:t>
-[...536 lines deleted...]
-      <w:pgMar w:top="1380" w:right="1300" w:bottom="280" w:left="1340" w:header="720" w:footer="720" w:gutter="0"/>
+        <w:t>The Saints Academie</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s will have regard to relevant current guidance and will update this policy where significant changes in law or guidance require amendment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7C3C41" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Equality and Human Rights Commission's 2026 technical guidance for schools is currently subject to consultation.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The academies will distinguish between current legal requirements and guidance that remains in draft or consultation form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752069AB" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>22. Approval and review</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4963"/>
+        <w:gridCol w:w="4963"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD5194" w14:paraId="446B816C" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7782C03A" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Approved</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E155BB1" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD5194" w14:paraId="78C962D1" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B50EA44" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Policy review date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A383156" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>September 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD5194" w14:paraId="311DEB81" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E0DD11" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Earlier review trigger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8DB9CE" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Significant change in leg</w:t>
+            </w:r>
+            <w:r>
+              <w:t>islation, case law, statutory guidance or Trust arrangements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD5194" w14:paraId="4F63F219" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E07B45" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E5E3E1" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>For approval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="484B8E3C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159C75E2" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Signed: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6309AA" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Chair of Local Academy Council / Trust Board</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287678D4" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64062E16" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C22F05C" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Signed: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436BE89E" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Executive Headteacher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC7BE28" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Date: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00FD5194" w:rsidSect="00034616">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1008" w:right="1152" w:bottom="1008" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7C60DD7B" w14:textId="77777777" w:rsidR="007555D8" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2F3B2498" w14:textId="77777777" w:rsidR="007555D8" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Malgun Gothic">
-[...1 lines deleted...]
-    <w:charset w:val="81"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Freestyle Script">
-    <w:panose1 w:val="030804020302050B0404"/>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="script"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="44275B97" w14:textId="77777777" w:rsidR="00FD5194" w:rsidRDefault="007555D8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>The Sai</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">nts Academies • Equality Policy • </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00E83518">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="127EC132" w14:textId="77777777" w:rsidR="007555D8" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="08792A20" w14:textId="77777777" w:rsidR="007555D8" w:rsidRDefault="007555D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0012A61E" w14:textId="77777777" w:rsidR="00E83518" w:rsidRDefault="00E83518" w:rsidP="00E83518">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="667B7A3A" w14:textId="77777777" w:rsidR="00E83518" w:rsidRDefault="00E83518" w:rsidP="00E83518">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A0CFF28" wp14:editId="4FA55ADA">
+          <wp:extent cx="929330" cy="929330"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
+          <wp:docPr id="4" name="Picture 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="St Peter's logo.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="929330" cy="929330"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                    </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="159B3550" wp14:editId="7E5908EA">
+          <wp:extent cx="890437" cy="650704"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+          <wp:docPr id="1" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="All Saints logo.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="890437" cy="650704"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                         </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38B7E475" wp14:editId="01C42244">
+          <wp:extent cx="890437" cy="890437"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="3" name="Picture 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="All Saints logo.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="890437" cy="890437"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                    </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C63424C" wp14:editId="66F35545">
+          <wp:extent cx="914400" cy="914400"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2" name="Picture 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="logo.jpg"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId4" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="914400" cy="914400"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="29C4FD83" w14:textId="20D75633" w:rsidR="00E83518" w:rsidRDefault="00E83518">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5657A124" w14:textId="0AD508F3" w:rsidR="00FD5194" w:rsidRDefault="00FD5194">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07CD06A8"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="CF6AA0F6">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="318" w:hanging="219"/>
-[...115 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EBC3697"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="4B22C146">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="347" w:hanging="248"/>
-[...108 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52B81D28"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="345AB166">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="360"/>
-[...100 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="2BB4E85A">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="360"/>
-[...10 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8C980C3A">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1718" w:hanging="360"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="652E2CA6">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2557" w:hanging="360"/>
-[...75 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001819ED"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00AE2E62"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="007555D8"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00E83518"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FD5194"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="39562ACE"/>
-  <w15:docId w15:val="{1C6E1F40-098C-4A0D-BD51-EE6077BDA0A7}"/>
+  <w14:docId w14:val="4707A163"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{6B9C1302-DA9E-4464-B6E2-A138E4E57D36}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9257,51 +4899,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -9370,59 +5012,55 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Plain Table 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table Light" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -9482,309 +5120,11227 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="100"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="48"/>
-      <w:szCs w:val="48"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="100"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="880"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="880" w:hanging="360"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-    <w:name w:val="Table Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulListAccent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColourfulGridAccent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PolicyMetadata">
+    <w:name w:val="Policy Metadata"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:sz w:val="19"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.equalityhumanrights.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.education.gov.uk/aboutdfe/policiesandprocedures/equalityanddiversity/a00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -9862,89 +16418,137 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>15054</Characters>
+  <Pages>15</Pages>
+  <Words>3569</Words>
+  <Characters>20346</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>169</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Company</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17659</CharactersWithSpaces>
+  <CharactersWithSpaces>23868</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rebecca</dc:creator>
+  <dc:title>The Saints Academies Equality Policy 2026-27</dc:title>
+  <dc:subject>Equality Policy</dc:subject>
+  <dc:creator>The Saints Academies</dc:creator>
+  <cp:keywords>Equality Act 2010, PSED, Equality Policy, Schools, Academies</cp:keywords>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>