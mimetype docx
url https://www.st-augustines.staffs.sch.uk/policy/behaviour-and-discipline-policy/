--- v0 (2026-05-02)
+++ v1 (2026-09-24)
@@ -115,109 +115,134 @@
         <w:t xml:space="preserve">Augustine’s </w:t>
       </w:r>
       <w:r w:rsidR="00F32966">
         <w:rPr>
           <w:b/>
           <w:sz w:val="46"/>
         </w:rPr>
         <w:t>CE Academy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="655BF16A" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:spacing w:before="38" w:line="475" w:lineRule="auto"/>
         <w:ind w:left="1589" w:right="1589"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="46"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="46"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Behaviour Policy </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13495DBB" w14:textId="6E50B326" w:rsidR="007F233F" w:rsidRDefault="003051BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="46"/>
+        </w:rPr>
+        <w:t>Behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="46"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Policy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13495DBB" w14:textId="72042F69" w:rsidR="007F233F" w:rsidRDefault="003051BD">
       <w:pPr>
         <w:spacing w:before="38" w:line="475" w:lineRule="auto"/>
         <w:ind w:left="1589" w:right="1589"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="46"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidR="00CA62FD">
+      <w:r w:rsidR="00401678">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009D89D5" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:spacing w:line="475" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="46"/>
         </w:rPr>
         <w:sectPr w:rsidR="000C1F05">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1400" w:right="1680" w:bottom="280" w:left="1680" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36BD5B04" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:ind w:left="3025" w:right="94"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Behaviour and Discipline Policy</w:t>
+        <w:t>Behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Discipline Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1959697F" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1630DF31" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="793"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="679"/>
       </w:pPr>
@@ -286,51 +311,59 @@
         </w:rPr>
         <w:t>Educating for dignity and respect:</w:t>
       </w:r>
       <w:r w:rsidRPr="00872146">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="4A4A4A"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> the basic principle of respect for the value and preciousness of each person, treating each person as a unique individual of inherent worth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523B0EE9" w14:textId="77777777" w:rsidR="00872146" w:rsidRDefault="00872146">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="94"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EB7E50D" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="94"/>
       </w:pPr>
       <w:r>
-        <w:t>We are a caring community, whose values are built on mutual trust and respect for all. The school’s behaviour policy is therefore designed to support the way in which all members of the school can live and work together in a supportive way. It aims to promote an environment where everyone feels happy, safe and secure.</w:t>
+        <w:t xml:space="preserve">We are a caring community, whose values are built on mutual trust and respect for all. The school’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> policy is therefore designed to support the way in which all members of the school can live and work together in a supportive way. It aims to promote an environment where everyone feels happy, safe and secure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDAE67C" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BC8F6D0" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRPr="008F65A4" w:rsidRDefault="00240020" w:rsidP="008F65A4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="233"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006129A5">
         <w:t>The school has a number of requirements in regards to behavior, however our policy is not primarily concerned with rule enforcement.</w:t>
       </w:r>
       <w:r w:rsidR="008F65A4" w:rsidRPr="006129A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F233F">
         <w:t>It is a means of promoting good relationships, so that people can work together with the common purpose of helping everyone to learn. This policy supports the school community in aiming to allow everyone to work together in an effective and considerate way.</w:t>
       </w:r>
     </w:p>
@@ -340,133 +373,173 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="216C310A" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="234"/>
       </w:pPr>
       <w:r>
         <w:t>The school expects every member of the school community to behave in a</w:t>
       </w:r>
       <w:r w:rsidR="006360BA">
         <w:t xml:space="preserve"> considerate way towards others and to reflect our core Christian values which are Hope, Friendship and Love. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA2037B" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="386C5E06" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="94"/>
       </w:pPr>
       <w:r>
-        <w:t>We treat all children fairly and apply this behaviour policy in a consistent way.</w:t>
+        <w:t xml:space="preserve">We treat all children fairly and apply this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> policy in a consistent way.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305FEBF0" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AEB3545" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="527"/>
       </w:pPr>
       <w:r>
         <w:t>This policy aims to help children grow in a safe and secure environment, and to become positive, responsible and increasingly independent members of the school community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C678529" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A6C61B8" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="93"/>
       </w:pPr>
       <w:r>
-        <w:t>The school rewards good behaviour, as it believes that this will develop an ethos of kindness and cooperation. This policy is designed to promote good behaviour, rather than merely deter anti-social behaviour.</w:t>
+        <w:t xml:space="preserve">The school rewards good </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, as it believes that this will develop an ethos of kindness and cooperation. This policy is designed to promote good </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, rather than merely deter anti-social </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AED91ED" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0704393F" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="793"/>
         </w:tabs>
         <w:ind w:hanging="679"/>
       </w:pPr>
       <w:r>
         <w:t>Rewards and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006129A5">
         <w:t xml:space="preserve">sanctions </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4814DB03" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6322D39C" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="94"/>
       </w:pPr>
       <w:r>
-        <w:t>We praise and reward children for good behaviour in a variety of ways:</w:t>
+        <w:t xml:space="preserve">We praise and reward children for good </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in a variety of ways:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1CF97D" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="549C06E0" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRPr="00F37228" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37228">
         <w:rPr>
@@ -510,121 +583,171 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="398"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidR="006360BA" w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>award stamps on a ‘Passport to Brilliance’ which each child is given at the start of the year. These are awarded for</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> consistent good work or behaviour, or to acknowledge outstanding effort</w:t>
+        <w:t xml:space="preserve"> consistent good work or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37228">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37228">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, or to acknowledge outstanding effort</w:t>
       </w:r>
       <w:r w:rsidR="006360BA" w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or acts of kindness in school or if they reflect our</w:t>
       </w:r>
       <w:r w:rsidR="00AD606C" w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> core values in their behaviour</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> core values in their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD606C" w:rsidRPr="00F37228">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006360BA" w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B493C0A" w14:textId="77777777" w:rsidR="00B22370" w:rsidRPr="00F37228" w:rsidRDefault="00B22370">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="398"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Class 1 have individual stamp charts. When they have completed their chart of 25 stamps they receive a special prize from the prize box.</w:t>
+        <w:t xml:space="preserve">Class 1 have individual stamp charts. When they have completed their chart of 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F37228">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>stamps</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F37228">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they receive a special prize from the prize box.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439155BA" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRPr="00F37228" w:rsidRDefault="00743CE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="398"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marbles in the Jar </w:t>
       </w:r>
       <w:r w:rsidR="00AD606C" w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>are awarded in Class 2. These are awarded as a class reward system, where the children earn marbles for a collective reward (voted by the children). Marbles are put into the jar for good work and behaviour, outstanding effort</w:t>
+        <w:t xml:space="preserve">are awarded in Class 2. These are awarded as a class reward system, where the children earn marbles for a collective reward (voted by the children). Marbles are put into the jar for good work and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD606C" w:rsidRPr="00F37228">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AD606C" w:rsidRPr="00F37228">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, outstanding effort</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD606C" w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or for showing our core values – alongside the ‘Passports to Brilliance’. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39929CF5" w14:textId="77777777" w:rsidR="00EF60A1" w:rsidRPr="00F37228" w:rsidRDefault="00EF60A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="237" w:lineRule="auto"/>
@@ -657,80 +780,108 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E5C608B" w14:textId="77777777" w:rsidR="00584134" w:rsidRPr="00F37228" w:rsidRDefault="00743CE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="398"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>In Class 3, we also have ‘Star of the Week’ and ‘Writer of the Week’ to encourage positive behaviour, consistently good work and outstanding effort.</w:t>
+        <w:t xml:space="preserve">In Class 3, we also have ‘Star of the Week’ and ‘Writer of the Week’ to encourage positive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37228">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37228">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, consistently good work and outstanding effort.</w:t>
       </w:r>
       <w:r w:rsidR="00427881" w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489C3B6B" w14:textId="17915AFD" w:rsidR="00743CE5" w:rsidRPr="00F37228" w:rsidRDefault="00427881">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="398"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37228">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">They also have a ‘Star Wall’ where a Star Reader, a Star Mathematician, a Star for Homework and a Star for Behaviour are awarded each week. Raffle tickets, alongside their stamps are given as prizes for being on the Star Wall. </w:t>
+        <w:t xml:space="preserve">They also have a ‘Star Wall’ where a Star Reader, a Star Mathematician, a Star for Homework and a Star for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37228">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37228">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are awarded each week. Raffle tickets, alongside their stamps are given as prizes for being on the Star Wall. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA05E99" w14:textId="77777777" w:rsidR="00770641" w:rsidRDefault="00770641" w:rsidP="00770641">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="398"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F59EE8C" w14:textId="77777777" w:rsidR="00770641" w:rsidRDefault="00770641" w:rsidP="00770641">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="398"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -926,51 +1077,65 @@
         </w:tabs>
         <w:spacing w:before="4" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="107"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The safety of the children is paramount in all situations. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>a child’s behaviour endangers the safety of others</w:t>
+        <w:t xml:space="preserve">a child’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> endangers the safety of others</w:t>
       </w:r>
       <w:r w:rsidR="008F65A4">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F65A4" w:rsidRPr="006129A5">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>or themselves</w:t>
       </w:r>
       <w:r w:rsidRPr="006129A5">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the class teacher stops the activity and prevents the child from</w:t>
       </w:r>
@@ -999,138 +1164,168 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>session.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C873D69" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRPr="006129A5" w:rsidRDefault="007F233F" w:rsidP="006129A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:before="5" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="197"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006129A5">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If a child repeatedly acts in a way that disrupts or upsets others, the school contacts the child’s parents and seeks an appointment in order to discuss the situation, with a view to improving the behaviour of the child. </w:t>
+        <w:t xml:space="preserve">If a child repeatedly acts in a way that disrupts or upsets others, the school contacts the child’s parents and seeks an appointment in order to discuss the situation, with a view to improving the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006129A5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006129A5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the child. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4BD11D" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26A23BEC" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="267"/>
       </w:pPr>
       <w:r>
-        <w:t>The class teacher discusses the school rules with each class. If there are incidents of anti- social behaviour, the class teacher discusses these with the whole class during circle time.</w:t>
+        <w:t xml:space="preserve">The class teacher discusses the school rules with each class. If there are incidents of anti- social </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, the class teacher discusses these with the whole class during circle time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E1A646" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43B4A797" w14:textId="77777777" w:rsidR="00A37397" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="267"/>
       </w:pPr>
       <w:r>
         <w:t>The school does no</w:t>
       </w:r>
       <w:r w:rsidR="000A77DE">
         <w:t>t tolerate bullying of any kind, this includes cyberbullying.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A37397">
         <w:t>Information regarding cyberbullying can be found using the link below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="048E35BC" w14:textId="77777777" w:rsidR="00A37397" w:rsidRDefault="00A37397">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="267"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EB013A9" w14:textId="77777777" w:rsidR="00A37397" w:rsidRDefault="00F37228" w:rsidP="00A37397">
+    <w:p w14:paraId="5EB013A9" w14:textId="77777777" w:rsidR="00A37397" w:rsidRDefault="00401678" w:rsidP="00A37397">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="267"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00A37397">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Executive-Summary.pdf (childnet.com)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23EF143C" w14:textId="77777777" w:rsidR="00A37397" w:rsidRDefault="00A37397">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="267"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36D81074" w14:textId="77777777" w:rsidR="00743B8F" w:rsidRDefault="007F233F" w:rsidP="00743B8F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="267"/>
       </w:pPr>
       <w:r>
-        <w:t>If we discover that an act of bullying or intimidation has taken place, we act immediately to stop any further occurrences of such behaviour. While it is very difficult to eradicate bullying, we do everything in our power to ensure that all children attend school free from fear.</w:t>
+        <w:t xml:space="preserve">If we discover that an act of bullying or intimidation has taken place, we act immediately to stop any further occurrences of such </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. While it is very difficult to eradicate bullying, we do everything in our power to ensure that all children attend school free from fear.</w:t>
       </w:r>
       <w:r w:rsidR="00770641">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00743B8F">
         <w:t>We acknowledge the advice given in the Church of England’s Flourishing for All document, which has been read by all staff and members of our Local Academy Council. A link to this document is provided below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FC0012" w14:textId="77777777" w:rsidR="00743B8F" w:rsidRDefault="00743B8F" w:rsidP="00743B8F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="739B626A" w14:textId="77777777" w:rsidR="00743B8F" w:rsidRDefault="00F37228" w:rsidP="00743B8F">
+    <w:p w14:paraId="739B626A" w14:textId="77777777" w:rsidR="00743B8F" w:rsidRDefault="00401678" w:rsidP="00743B8F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00743B8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>nse-flourishing-for-all-final-for-publication-april-2025-inc-parts-ab-c.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D27F7AE" w14:textId="2B1B7F56" w:rsidR="00770641" w:rsidRDefault="00770641" w:rsidP="00743B8F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="267"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3155C08E" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="81"/>
       </w:pPr>
       <w:r>
@@ -1197,116 +1392,142 @@
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08C9F9D7" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="267"/>
       </w:pPr>
       <w:r>
         <w:t>It is the responsibility of class teachers to ensure that the school rules are enforced in their classes, and that their classes behave in a responsible manner during lesson time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47825BC9" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F080E13" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="834"/>
       </w:pPr>
       <w:r>
-        <w:t>The class teachers in our school have high expectations of the children with regard to behaviour, and they strive to ensure that all children work to the best of their ability.</w:t>
+        <w:t xml:space="preserve">The class teachers in our school have high expectations of the children with regard to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, and they strive to ensure that all children work to the best of their ability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2310E9DD" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE8799B" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="267"/>
       </w:pPr>
       <w:r>
         <w:t>The teachers treat all children in their classes with respect and understanding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238E2399" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EF87AD4" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="180"/>
       </w:pPr>
       <w:r>
-        <w:t>In the first instance, the class teacher deals with incidents him/herself in the normal manner. However, if misbehaviour continues, the class teacher seeks help and advice from the headteacher.</w:t>
+        <w:t xml:space="preserve">In the first instance, the class teacher deals with incidents him/herself in the normal manner. However, if </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>misbehaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> continues, the class teacher seeks help and advice from the headteacher.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8CCD1D" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DA5B0EB" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="161"/>
       </w:pPr>
       <w:r>
         <w:t>The class teacher liaises with external agencies, as necessary, to support and guide the progress of each child. The class teacher may, for example, discus</w:t>
       </w:r>
       <w:r w:rsidR="00F32966">
         <w:t xml:space="preserve">s the needs of a child with a member of the </w:t>
       </w:r>
-      <w:r>
-        <w:t>behaviour support service.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> support service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="388109FA" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49689728" w14:textId="77777777" w:rsidR="00F32966" w:rsidRDefault="007F233F" w:rsidP="00F32966">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="520"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The class teacher reports to parents about the progress of each child in their class, in line with the whole-school policy. The class teacher may also contact a parent if there are concerns about the </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00770641">
-        <w:t>behaviour or welfare of a child.</w:t>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00770641">
+        <w:t xml:space="preserve"> or welfare of a child.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7BC37B" w14:textId="77777777" w:rsidR="00F32966" w:rsidRDefault="00F32966" w:rsidP="00F32966"/>
     <w:p w14:paraId="43071961" w14:textId="77777777" w:rsidR="00F32966" w:rsidRPr="00F32966" w:rsidRDefault="00F32966" w:rsidP="00F32966">
       <w:pPr>
         <w:sectPr w:rsidR="00F32966" w:rsidRPr="00F32966">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1360" w:right="1060" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="026573F6" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="793"/>
         </w:tabs>
         <w:spacing w:before="39"/>
         <w:ind w:hanging="679"/>
       </w:pPr>
@@ -1318,97 +1539,137 @@
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>headteacher</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091E500E" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AF1D897" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="94"/>
       </w:pPr>
       <w:r>
-        <w:t>It is the responsibility of the headteacher, under the School Standards and Framework Act 1998, to implement the school behaviour policy consistently throughout the school, and to report to governors, when requested, on the effectiveness of the policy. It is also the responsibility of the headteacher to ensure the health, safety and welfare of all children in the school.</w:t>
+        <w:t xml:space="preserve">It is the responsibility of the headteacher, under the School Standards and Framework Act 1998, to implement the school </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> policy consistently throughout the school, and to report to governors, when requested, on the effectiveness of the policy. It is also the responsibility of the headteacher to ensure the health, safety and welfare of all children in the school.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0F0FD5" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BDF3A2A" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="400"/>
       </w:pPr>
       <w:r>
-        <w:t>The headteacher supports the staff by implementing the policy, by setting the standards of behaviour, and by supporting staff in their implementation of the policy.</w:t>
+        <w:t xml:space="preserve">The headteacher supports the staff by implementing the policy, by setting the standards of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, and by supporting staff in their implementation of the policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC74AA7" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1187CA01" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="94"/>
       </w:pPr>
       <w:r>
-        <w:t>The headteacher keeps records of all reported serious incidents of misbehaviour.</w:t>
+        <w:t xml:space="preserve">The headteacher keeps records of all reported serious incidents of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>misbehaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215D3A0B" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10887BE2" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="361"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The headteacher has the responsibility for giving fixed-term suspensions to individual children for serious acts of misbehaviour. For repeated or very serious acts of anti-social behaviour, the headteacher may permanently exclude a child. These actions are taken only after the </w:t>
+        <w:t xml:space="preserve">The headteacher has the responsibility for giving fixed-term suspensions to individual children for serious acts of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>misbehaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. For repeated or very serious acts of anti-social </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, the headteacher may permanently exclude a child. These actions are taken only after the </w:t>
       </w:r>
       <w:r w:rsidR="00B7755D">
         <w:t>members of the Local Academy Council</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> have been notified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F05564E" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ACCD9EE" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="793"/>
         </w:tabs>
         <w:ind w:hanging="679"/>
@@ -1420,65 +1681,81 @@
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>parents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD1795E" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3229F95E" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="94"/>
       </w:pPr>
       <w:r>
-        <w:t>The school collaborates actively with parents, so that children receive consistent messages about how to behave at home and at school (e.g through the home-school agreement).</w:t>
+        <w:t>The school collaborates actively with parents, so that children receive consistent messages about how to behave at home and at school (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> through the home-school agreement).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F506C69" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B5BA2C8" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="167"/>
       </w:pPr>
       <w:r>
-        <w:t>We expect parents to support their child’s learning, and to cooperate with the school. We try to build a supportive dialogue between the home and the school, and we inform parents immediately if we have concerns about their child’s welfare or behaviour.</w:t>
+        <w:t xml:space="preserve">We expect parents to support their child’s learning, and to cooperate with the school. We try to build a supportive dialogue between the home and the school, and we inform parents immediately if we have concerns about their child’s welfare or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="258093B2" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50AEE09D" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="81"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the school has to use reasonable sanctions to punish a child, we expect parents to support the actions of the school. If parents have any concerns about the way that their child has been treated, they should initially contact the class teacher. If the concern remains, they should contact the </w:t>
       </w:r>
       <w:r w:rsidR="00B7755D">
         <w:t>Local Academy Council</w:t>
       </w:r>
       <w:r>
         <w:t>. If these discussions cannot resolve the problem, a formal grievance or appeal process can be implemented.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEBD5C7" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -1510,77 +1787,101 @@
         <w:t>the Local Academy Council (LAC)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2931C43F" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7542688B" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="94"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="004D6BA5">
         <w:t>Local Academy Council</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> has the responsibility of setting down these general guidelines on standards of discipline and behaviour, and of reviewing th</w:t>
+        <w:t xml:space="preserve"> has the responsibility of setting down these general guidelines on standards of discipline and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, and of reviewing th</w:t>
       </w:r>
       <w:r w:rsidR="004D6BA5">
         <w:t xml:space="preserve">eir effectiveness. The members </w:t>
       </w:r>
       <w:r>
         <w:t>support the headteacher in adhering to these guidelines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB19D87" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BF4EF6E" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="174"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The headteacher has the day-to-day authority to implement the school’s policy on behaviour and discipline, but </w:t>
+        <w:t xml:space="preserve">The headteacher has the day-to-day authority to implement the school’s policy on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and discipline, but </w:t>
       </w:r>
       <w:r w:rsidR="004D6BA5">
         <w:t>members of the LAC</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> may give advice to the headteacher about particular disciplinary issues. The headteacher must take this into account when making decisions about matters of behaviour.</w:t>
+        <w:t xml:space="preserve"> may give advice to the headteacher about particular disciplinary issues. The headteacher must take this into account when making decisions about matters of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E9208F4" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:sectPr w:rsidR="000C1F05">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1360" w:right="1040" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="736E691B" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="788"/>
         </w:tabs>
         <w:spacing w:before="39"/>
         <w:ind w:left="787" w:hanging="674"/>
       </w:pPr>
       <w:r>
@@ -1630,93 +1931,104 @@
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Exclusion from maintained schools, academies and pupil referral units in England. DfE </w:t>
       </w:r>
       <w:r w:rsidR="00743B8F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">August 2024.  </w:t>
       </w:r>
       <w:r w:rsidR="00743B8F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We refer to this guidance in any decision to exclude a child from school. The relevant Internet address is: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74BC869C" w14:textId="77777777" w:rsidR="00743B8F" w:rsidRDefault="00743B8F" w:rsidP="00743B8F">
       <w:pPr>
         <w:ind w:left="787" w:right="151"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F850E32" w14:textId="77777777" w:rsidR="00743B8F" w:rsidRDefault="00F37228" w:rsidP="00743B8F">
+    <w:p w14:paraId="7F850E32" w14:textId="025957B7" w:rsidR="00743B8F" w:rsidRDefault="00401678" w:rsidP="00743B8F">
       <w:pPr>
         <w:ind w:left="787" w:right="151"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00743B8F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Suspension and permanent exclusion guidance</w:t>
+          <w:t>Suspension and permanent exclusion from maintained schools, academies and pupil referral units in England, including pupil movement</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6A8403F4" w14:textId="2E7E9A5D" w:rsidR="009C6FF2" w:rsidRDefault="009C6FF2" w:rsidP="00743B8F">
       <w:pPr>
         <w:ind w:left="787" w:right="151"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65988945" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27D70FE8" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="101"/>
       </w:pPr>
       <w:r>
-        <w:t>Only the headteacher (or the acting headteacher) has the power to exclude a child from school. The headteacher may exclude a child for one or more fixed periods, for up to 45 days in any one school year. In extreme and exceptional circumstances the headteacher may exclude a child permanently. It is also possible for the headteacher to convert a fixed-term exclusion into a permanent exclusion, if the circumstances warrant this.</w:t>
+        <w:t xml:space="preserve">Only the headteacher (or the acting headteacher) has the power to exclude a child from school. The headteacher may exclude a child for one or more fixed periods, for up to 45 days in any one school year. In extreme and exceptional </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>circumstances</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the headteacher may exclude a child permanently. It is also possible for the headteacher to convert a fixed-term exclusion into a permanent exclusion, if the circumstances warrant this.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008A0A15" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AB17017" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="94"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the headteacher excludes a child, s/he informs the parents immediately, giving reasons for the exclusion. At the same time, the headteacher makes it clear to the parents that they can, if they wish, appeal against the decision to the </w:t>
       </w:r>
       <w:r w:rsidR="009C6FF2">
         <w:t>Local Academy Council</w:t>
       </w:r>
       <w:r>
         <w:t>. The school informs the parents how to make any such appeal.</w:t>
       </w:r>
       <w:r w:rsidR="009C6FF2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -2020,91 +2332,115 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="87"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The headteacher monitors the effectiveness of this policy on a regular basis. S/he also reports to the </w:t>
       </w:r>
       <w:r w:rsidR="00F32966">
         <w:t>Local Academy Council</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the effectiveness of the policy and, if necessary, makes recommendations for further improvements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FB2BB9" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CC90D68" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="200"/>
       </w:pPr>
       <w:r>
-        <w:t>The school keeps a variety of records concerning incidents of misbehaviour. The class teacher records minor classroom incidents. The headteacher records those incidents where a child is sent to him/her on account of bad behaviour. We also keep a record of any incidents that occur at break or lunchtimes: lunchtime supervisors give written details of any incident in the incidents book that we keep in the staff room.</w:t>
+        <w:t xml:space="preserve">The school keeps a variety of records concerning incidents of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>misbehaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. The class teacher records minor classroom incidents. The headteacher records those incidents where a child is sent to him/her on account of bad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. We also keep a record of any incidents that occur at break or lunchtimes: lunchtime supervisors give written details of any incident in the incidents book that we keep in the staff room.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08142746" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08336FC4" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="461"/>
       </w:pPr>
       <w:r>
         <w:t>The headteacher keeps a record of any child who is suspended for a fixed-term, or who is permanently excluded.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385362AF" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71FD9B0E" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="141"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is the responsibility of the </w:t>
       </w:r>
       <w:r w:rsidR="00F32966">
         <w:t xml:space="preserve">Local Academy Council </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to monitor the rate of suspensions and exclusions, and to ensure that the school policy is administered fairly and consistently. The </w:t>
       </w:r>
       <w:r w:rsidR="00F32966">
         <w:t xml:space="preserve">Local Academy Council </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">will pay particular attention to matters of racial equality; it will seeks to ensure that the school abides by the non-statutory guidance </w:t>
+        <w:t xml:space="preserve">will pay particular attention to matters of racial equality; it will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>seeks</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to ensure that the school abides by the non-statutory guidance </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Duty to Promote Race Equality: A Guide For Schools</w:t>
       </w:r>
       <w:r>
         <w:t>, and that no child is treated unfairly because of race or ethnic background.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29324CDE" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09BB9FF7" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="007F233F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="792" w:right="527"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2171,78 +2507,78 @@
     </w:p>
     <w:p w14:paraId="0BEF4BBE" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="763967F9" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1356C541" w14:textId="77777777" w:rsidR="000C1F05" w:rsidRDefault="000C1F05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02DA0397" w14:textId="10C11BD5" w:rsidR="000C1F05" w:rsidRDefault="004D6BA5">
+    <w:p w14:paraId="02DA0397" w14:textId="21C53171" w:rsidR="000C1F05" w:rsidRDefault="004D6BA5">
       <w:pPr>
         <w:ind w:left="792" w:right="94"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:r w:rsidR="003051BD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidR="00743B8F">
+      <w:r w:rsidR="00401678">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000C1F05">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1580" w:right="1040" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2398,71 +2734,73 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AC060348">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7871" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C1F05"/>
     <w:rsid w:val="000503D9"/>
     <w:rsid w:val="000A77DE"/>
     <w:rsid w:val="000C1F05"/>
     <w:rsid w:val="000D17EE"/>
     <w:rsid w:val="00240020"/>
     <w:rsid w:val="003051BD"/>
+    <w:rsid w:val="00401678"/>
     <w:rsid w:val="00427881"/>
     <w:rsid w:val="004D6BA5"/>
     <w:rsid w:val="005568E5"/>
     <w:rsid w:val="00584134"/>
     <w:rsid w:val="006129A5"/>
     <w:rsid w:val="006360BA"/>
     <w:rsid w:val="00743B8F"/>
     <w:rsid w:val="00743CE5"/>
     <w:rsid w:val="00770641"/>
     <w:rsid w:val="007F233F"/>
     <w:rsid w:val="00872146"/>
     <w:rsid w:val="008F65A4"/>
     <w:rsid w:val="009C6FF2"/>
     <w:rsid w:val="00A31487"/>
     <w:rsid w:val="00A37397"/>
     <w:rsid w:val="00AD606C"/>
     <w:rsid w:val="00B22370"/>
     <w:rsid w:val="00B465FE"/>
     <w:rsid w:val="00B7755D"/>
     <w:rsid w:val="00BB5BC1"/>
     <w:rsid w:val="00CA62FD"/>
     <w:rsid w:val="00D24617"/>
     <w:rsid w:val="00E903D8"/>
     <w:rsid w:val="00EF60A1"/>
     <w:rsid w:val="00F04820"/>
@@ -2997,62 +3335,74 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00872146"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00770641"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00401678"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66be0d92c32366481ca4918a/Suspensions_and_permanent_exclusions_guidance.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.churchofengland.org/sites/default/files/2025-04/nse-flourishing-for-all-final-for-publication-april-2025-inc-parts-ab-c.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childnet.com/ufiles/Executive-Summary.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6a63426d9a419980593b2b80/suspension-and-permanent-exclusion-from-maintained-schools-academies-and-pupil-referral-units-in-England-including-pupil-movement-effective-from-26-July-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.churchofengland.org/sites/default/files/2025-04/nse-flourishing-for-all-final-for-publication-april-2025-inc-parts-ab-c.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childnet.com/ufiles/Executive-Summary.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3307,58 +3657,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010054DBFF6737B7204FB52AD598903CC5FE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9c373e8da7f330ef5828b16463781d30">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="710189e8-2df3-4d1b-97ca-fbabd601825f" xmlns:ns3="bc962f26-21ec-4b39-9e56-e37e7393825f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a611d2a3af159ccac366699dfca2fd0d" ns2:_="" ns3:_="">
     <xsd:import namespace="710189e8-2df3-4d1b-97ca-fbabd601825f"/>
     <xsd:import namespace="bc962f26-21ec-4b39-9e56-e37e7393825f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -3567,126 +3915,128 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="710189e8-2df3-4d1b-97ca-fbabd601825f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="bc962f26-21ec-4b39-9e56-e37e7393825f"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6EB2640-CCFC-4F2F-A45C-F500B5C9355B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEBF466A-02FA-49F0-B9F1-0075D0439B6B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="bc962f26-21ec-4b39-9e56-e37e7393825f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FA890FD-D844-48FC-9EAA-D58DB6B8D01A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="710189e8-2df3-4d1b-97ca-fbabd601825f"/>
     <ds:schemaRef ds:uri="bc962f26-21ec-4b39-9e56-e37e7393825f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEBF466A-02FA-49F0-B9F1-0075D0439B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6EB2640-CCFC-4F2F-A45C-F500B5C9355B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="710189e8-2df3-4d1b-97ca-fbabd601825f"/>
+    <ds:schemaRef ds:uri="bc962f26-21ec-4b39-9e56-e37e7393825f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>13296</Characters>
+  <Pages>7</Pages>
+  <Words>2362</Words>
+  <Characters>13467</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
+  <Lines>112</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Behaviour and Discipline Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Staffordshire CC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15597</CharactersWithSpaces>
+  <CharactersWithSpaces>15798</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Behaviour and Discipline Policy</dc:title>
   <dc:subject>School Policies</dc:subject>
   <dc:creator>LCP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2014-09-18T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2013</vt:lpwstr>